--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L103"/>
+  <dimension ref="A1:L104"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Sigla</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Descrizione</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Presidente</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -483,5495 +483,5549 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Sito web</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Attività prevalente</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Attività concomitanti</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>AaV</t>
+          <t>UNITI PER CRESCERE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Aiutiamoli a Vivere -Fondazione - Comitato Padova Est</t>
+          <t>ASSOCIAZIONE UNITI PER CRESCERE APS</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Antonio Floriani</t>
-[...2 lines deleted...]
-      <c r="D2" t="inlineStr"/>
+          <t>Prof. Giorgio Perilongo</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maria Colella - Vicepresidente</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Via Valmara, 12</t>
+          <t>Via Giustiniani, 3 - 35128 Padova</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Noventa Padovana</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>333 4746558</t>
+          <t>3492922154</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
-          <t>padovaest@aiutiamoliavivere.it</t>
+          <t>associazione.unitipercrescere@gmail.com</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>www.aiutiamoliaviverepadovaest.org</t>
+          <t>www.unitipercrescere.eu</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>Ospitalità di un mese ai bambini bielorussi (ex Chernobyl)</t>
-[...6 lines deleted...]
-      </c>
+          <t>L’Associazione Uniti per Crescere APS è nata nel 2008, per volontà di alcuni medici del reparto di Neurologia Pediatrica dell’Ospedale di Padova e di famiglie di piccoli pazienti affetti da malattie neurologiche. Fin da subito ha svolto attività di sostegno al Reparto di neurologia pediatrica, ai bambini ricoverati e alle loro famiglie. Nel corso degli anni, la collaborazione con i medici del reparto di neurologia pediatrica ha prodotto risultati ampiamente positivi, garantendo un valore aggiunto all'assistenza dei pazienti e un proficuo coordinamento con il personale sanitario. L’Associazione ha anche all’attivo numerosi Progetti che hanno l’obiettivo di creare una vera inclusione sociale, di diffondere la cultura della disabilità e di rendere meno faticoso il percorso delle famiglie con bambini affetti da malattie neurologiche ricoverati. Nel corso degli anni è stato attivato un progetto di accoglienza in ambulatorio, sono sostenute borse di studio per medici, realizzato un Punto d’Ascolto e sostenuto un supporto segretariale. Negli ultimi tre anni, inoltre Uniti per Crescere ha fornito: arredi per gli studi medici, per gli ambulatori della Neuropsichiatria Infantile, per gli spazi ludici corredati di giochi riservati ai bambini ricoverati, felpe per medici, specializzandi e personale paramedico. L’ Associazione si propone di garantire la continuità del servizio e del supporto finora offerti con dedizione e professionalità. Tra i progetti futuri Uniti per Crescere ha in programma di continuare a supportare nelle attività culturali e di formazione dei medici e quanto altro potrà essere necessario per gli scopi che si è sempre posta nel rispetto della sua mission.</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ACAT</t>
+          <t>AaV</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Associazione Club Alcologici Territoriali</t>
+          <t>Aiutiamoli a Vivere -Fondazione - Comitato Padova Est</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Giovanni Maria Zanon</t>
+          <t>Antonio Floriani</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>via Alsazia, 3/c</t>
+          <t>Via Valmara, 12</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Noventa Padovana</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>339 6127943</t>
+          <t>333 4746558</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
-          <t>acatpadova@libero.it</t>
+          <t>padovaest@aiutiamoliavivere.it</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>www.arcatveneto.it</t>
+          <t>www.aiutiamoliaviverepadovaest.org</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>Approccio ecologico sociale ai problemi alcolcorrelati e complessi.</t>
+          <t>Ospitalità di un mese ai bambini bielorussi (ex Chernobyl)</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Sensibilizzare la comunità locale ai problemi alcolcorrelati e coomplessi: ludopatia, uso sostanze stupefacenti, disagi comportamentali.</t>
+          <t>Soggiorno in famiglie italiane, visite mediche ed eventualmente anche specialistiche, soggiorni di 10 giorni al mare.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ACTI</t>
+          <t>ACAT</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Associazione Cardiotrapiantati Italia - sez. di Padova</t>
+          <t>Associazione Club Alcologici Territoriali</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Paolo Visentin</t>
+          <t>Giovanni Maria Zanon</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Via S. Maria in Conio, 10 (presso Casa di Accoglienza S. Rita)</t>
+          <t>via Alsazia, 3/c</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>335 281582</t>
+          <t>339 6127943</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
-          <t>acti.padova@gmail.com</t>
+          <t>acatpadova@libero.it</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>www.actipadova.it</t>
+          <t>www.arcatveneto.it</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>Assistenza a persone in attesa di tapianto e familiari. Assistenza a cardiotrapiantati.</t>
-[...2 lines deleted...]
-      <c r="L4" t="inlineStr"/>
+          <t>Approccio ecologico sociale ai problemi alcolcorrelati e complessi.</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>Sensibilizzare la comunità locale ai problemi alcolcorrelati e coomplessi: ludopatia, uso sostanze stupefacenti, disagi comportamentali.</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ADMO</t>
+          <t>ACTI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Associazione Donatori Midollo Osseo</t>
+          <t>Associazione Cardiotrapiantati Italia - sez. di Padova</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Dott.ssa Paola Baiguera</t>
+          <t>Paolo Visentin</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Via A. Guidi, 48</t>
+          <t>Via S. Maria in Conio, 10 (presso Casa di Accoglienza S. Rita)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>049 8763284</t>
+          <t>335 281582</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
-          <t>admopadova@admo.it</t>
+          <t>acti.padova@gmail.com</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>www.admopadova.org</t>
+          <t>www.actipadova.it</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>L’Associazione svolge attività di sensibilizzazione alla donazione di midollo osseo rivolta ai giovani tra i 18 e i 35 anni.</t>
+          <t>Assistenza a persone in attesa di tapianto e familiari. Assistenza a cardiotrapiantati.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>AFaDOC</t>
+          <t>ADMO</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Associazione Famiglie di Soggetti con Deficit Ormone della Crescita ed altre Patologie rare</t>
+          <t>Associazione Donatori Midollo Osseo</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Cinzia Sacchetti</t>
+          <t>Dott.ssa Paola Baiguera</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Via F. Vigna, 3</t>
+          <t>Via A. Guidi, 48</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Vicenza</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>0444 301570&amp;lt;</t>
+          <t>049 8763284</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
-          <t>info@afadoc.it</t>
+          <t>admopadova@admo.it</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>www.afadoc.it</t>
+          <t>www.admopadova.org</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>Informazioni sulle problematiche che l'Associazione segue (deficit GH, sindrome di Turner, Panipopituitarismo, def. gene SHOX, SGA) e supporto psicologico a genitori, bambini, adolescenti, pazienti adulti.</t>
-[...6 lines deleted...]
-      </c>
+          <t>L’Associazione svolge attività di sensibilizzazione alla donazione di midollo osseo rivolta ai giovani tra i 18 e i 35 anni.</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>AGD</t>
+          <t>AFaDOC</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Associazione per l’Aiuto ai Giovani Diabetici - Padova</t>
+          <t>Associazione Famiglie di Soggetti con Deficit Ormone della Crescita ed altre Patologie rare</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Tumiatti Francesca</t>
+          <t>Cinzia Sacchetti</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Via S. Massimo, 59</t>
+          <t>Via F. Vigna, 3</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Vicenza</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>049 8076767</t>
+          <t>0444 301570&lt;</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
-          <t>segreteria@agdpadova.it</t>
+          <t>info@afadoc.it</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>www.agdpadova.it</t>
-[...3 lines deleted...]
-      <c r="L7" t="inlineStr"/>
+          <t>www.afadoc.it</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>Informazioni sulle problematiche che l'Associazione segue (deficit GH, sindrome di Turner, Panipopituitarismo, def. gene SHOX, SGA) e supporto psicologico a genitori, bambini, adolescenti, pazienti adulti.</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>Campagna nazionale di sensibilizzazione sui problemi della crescita dei bambini.</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>AIC Veneto - APS</t>
+          <t>AGD</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Associazione Italiana Celiachia Veneto</t>
+          <t>Associazione per l’Aiuto ai Giovani Diabetici - Padova</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Umberto Finardi</t>
+          <t>Tumiatti Francesca</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Via Sacro Cuore, 21</t>
+          <t>Via S. Massimo, 59</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>049 8808802</t>
-[...6 lines deleted...]
-      </c>
+          <t>049 8076767</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
-          <t>segreteria.aicv@aicveneto.it</t>
+          <t>segreteria@agdpadova.it</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>www.aicveneto.it</t>
-[...11 lines deleted...]
-      </c>
+          <t>www.agdpadova.it</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AIDO</t>
+          <t>AIC Veneto - APS</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Associazione Italiana per la Donazione di Organi, Tessuti e Cellule sez. provinciale Padova</t>
+          <t>Associazione Italiana Celiachia Veneto</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Arch. Gianluca Squizzato</t>
+          <t>Umberto Finardi</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Via Sant'Eufemia, 6</t>
+          <t>Via Sacro Cuore, 21</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>351 9330695</t>
-[...2 lines deleted...]
-      <c r="H9" t="inlineStr"/>
+          <t>049 8808802</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>049 8675399</t>
+        </is>
+      </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>padova.provincia@aido.it</t>
+          <t>segreteria.aicv@aicveneto.it</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>www.aido.it/padova</t>
+          <t>www.aicveneto.it</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>Promuovere, in base al principio della solidarietà sociale, la cultura della donazione di organi, tessuti e cellule.</t>
+          <t>L’AIC Veneto è un'organizzazione senza scopo di lucro, che opera in maniera prevalente attraverso il lavoro volontario dei propri aderenti e che si pone, come obiettivo ultimo, il miglioramento della qualità della vita delle persone celiache e delle loro famiglie.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>Collaborazione con tutti i gruppi AIDO comunali della provincia e con AIDO Regione Veneto e AIDO Nazionale; intensificazione della formazione e dell'informazione nelle scuole di vario livello e nelle università; collaborazione con il Centro Servizi Volontariato di Padova, con il Coordinamento Regionale per i Trapianti del Veneto e con le Aziende ospedaliere presenti nel territorio provinciale; collaborazione con gli Enti Comunali presenti nel territorio e con la Provincia di Padova.</t>
+          <t>Sviluppa su tutto il territorio veneto manifestazioni e attività stabili e continuative di comunicazione, educazione e sensibilizzazione della popolazione in generale sul tema della celiachia, attraverso progetti di informazione e formazione nelle scuole di ogni ordine e grado (In fuga dal glutine, Ciao ti presento la Celiachia, Celiachia qb), nella ristorazione privata (Alimentazione Fuori Casa) e nell'accompagnamento del neo diagnosticato (Celiachia su misura).</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AIL</t>
+          <t>AIDO</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Associazione Italiana Contro le Leucemie, Linfomi e Mieloma - sez. di Padova</t>
+          <t>Associazione Italiana per la Donazione di Organi, Tessuti e Cellule sez. provinciale Padova</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Marco Eugenio Brusutti</t>
+          <t>Arch. Gianluca Squizzato</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Via A. Gabelli, 114</t>
+          <t>Via Sant'Eufemia, 6</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>049 666380</t>
-[...6 lines deleted...]
-      </c>
+          <t>351 9330695</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
-          <t>segreteria@ailpadova.it</t>
+          <t>padova.provincia@aido.it</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>www.ailpadova.it</t>
+          <t>www.aido.it/padova</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>L'Associazione contribuisce al miglioramento dell'organizzazione e dei servizi delle cliniche di Oncoematologia Pediatrica ed Ematologia; promuove lo sviluppo e la diffusione delle ricerche scientifiche; sostiene le cure domiciliari oncoematologiche pediatriche; acquista strumentazione e attrezzature per i laboratori dei reparti.</t>
+          <t>Promuovere, in base al principio della solidarietà sociale, la cultura della donazione di organi, tessuti e cellule.</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>L'Associazione conduce case di accoglienza per pazienti e famiglie delle cliniche di Oncoematologia Pediatrica ed Ematologia; fornisce assistenza economica a pazienti e famiglie in difficoltà delle cliniche di Oncoematologia Pediatrica ed Ematologia.</t>
+          <t>Collaborazione con tutti i gruppi AIDO comunali della provincia e con AIDO Regione Veneto e AIDO Nazionale; intensificazione della formazione e dell'informazione nelle scuole di vario livello e nelle università; collaborazione con il Centro Servizi Volontariato di Padova, con il Coordinamento Regionale per i Trapianti del Veneto e con le Aziende ospedaliere presenti nel territorio provinciale; collaborazione con gli Enti Comunali presenti nel territorio e con la Provincia di Padova.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>AINP</t>
+          <t>AIL</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Associazione Italiana Neuropatie Periferiche</t>
+          <t>Associazione Italiana Contro le Leucemie, Linfomi e Mieloma - sez. di Padova</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Avv. Massimo Osler</t>
+          <t>Marco Eugenio Brusutti</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Corso del Popolo, 1</t>
+          <t>Via A. Gabelli, 114</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>049 657105</t>
-[...2 lines deleted...]
-      <c r="H11" t="inlineStr"/>
+          <t>049 666380</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>049 655790</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>segreteria@osler.pd.it</t>
+          <t>segreteria@ailpadova.it</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>www.neuropatia.it</t>
+          <t>www.ailpadova.it</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>Aggiornamento sito internet con l'elenco dei centri italiani di riferimento per la cura delle neuropatie; sportello telefonico informativo; conferimento di un premio annuale ai giovani ricercatori.</t>
+          <t>L'Associazione contribuisce al miglioramento dell'organizzazione e dei servizi delle cliniche di Oncoematologia Pediatrica ed Ematologia; promuove lo sviluppo e la diffusione delle ricerche scientifiche; sostiene le cure domiciliari oncoematologiche pediatriche; acquista strumentazione e attrezzature per i laboratori dei reparti.</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>Partecipazione ai convegni scientifici sulla cura e ricerca in materia di neuropatie periferiche.</t>
+          <t>L'Associazione conduce case di accoglienza per pazienti e famiglie delle cliniche di Oncoematologia Pediatrica ed Ematologia; fornisce assistenza economica a pazienti e famiglie in difficoltà delle cliniche di Oncoematologia Pediatrica ed Ematologia.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>AIPA</t>
+          <t>AINP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Associazione Italiana Pazienti Anticoagulati Padova</t>
+          <t>Associazione Italiana Neuropatie Periferiche</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Nicola Merlin</t>
+          <t>Avv. Massimo Osler</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>PAD. 4 c/o &amp;quot;Casa ai Colli&amp;quot; in Via dei Colli, 4</t>
+          <t>Corso del Popolo, 1</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>049 8215624</t>
-[...6 lines deleted...]
-      </c>
+          <t>049 657105</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
-          <t>info@aipapadovacom</t>
+          <t>segreteria@osler.pd.it</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>www.aipapadova.com</t>
+          <t>www.neuropatia.it</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>Assistenza sociale e morale dei pazienti che afferiscono al Centro di Sorveglianza Anticoagulati; sostegno su aspetti sanitari e lezioni relative ai rischi che corre l'anticoagulato; incontri di sostegno psicologico per il miglioramento della &amp;quot;qualità della vita&amp;quot; del paziente in TAO, edizione periodico Aipa News e opuscoli guida alla corretta terapia AO; servizio di trasmissione, tramite fax o posta elettronica certificata (PEC) ed SMS e WhatsApp, dei referti dei pazienti soci evitando inutili attese in ospedale ed aiutando chi ne sia impossibilitato.</t>
+          <t>Aggiornamento sito internet con l'elenco dei centri italiani di riferimento per la cura delle neuropatie; sportello telefonico informativo; conferimento di un premio annuale ai giovani ricercatori.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>Elargizione borse di studio per il Centro SA. Convegni scientifici sull'anticoagulazione (TAO). Pranzi sociali e gite, anche in gemellaggio con altre sezioni AIPA del territorio. Contatti con le istituzioni per l'emanazione di leggi volte al miglioramento della condizione sociale del paziente TAO. Partecipazione a CIVITAS e a manifestazioni locali sul volontariato. Ll'associazione, confederata Feder-AIPA, è affiliata ISMAAP, associazioni europee dei pazienti anticoagulanti.</t>
+          <t>Partecipazione ai convegni scientifici sulla cura e ricerca in materia di neuropatie periferiche.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>AISM</t>
+          <t>AIPA</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Associazione Italiana Sclerosi Multipla - Sezione provinciale di Padova</t>
+          <t>Associazione Italiana Pazienti Anticoagulati Padova</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Giovanna Tognetti</t>
+          <t>Nicola Merlin</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Via Perlasca, 2</t>
+          <t>PAD. 4 c/o "Casa ai Colli" in Via dei Colli, 4</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Rubano</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>049 8974142</t>
-[...2 lines deleted...]
-      <c r="H13" t="inlineStr"/>
+          <t>049 8215624</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>049 8216311</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>aismpadova@aism.it</t>
+          <t>info@aipapadovacom</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>www.aism.it/struttura/sezione_provinciale_aism_padova/home_page</t>
+          <t>www.aipapadova.com</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>Assistenza alle persone con Sclerosi Multipla, convegni informativi, socializzazione, attività di benessere, difesa dei diritti, raccolta fondi per la ricerca, trasporti.</t>
+          <t>Assistenza sociale e morale dei pazienti che afferiscono al Centro di Sorveglianza Anticoagulati; sostegno su aspetti sanitari e lezioni relative ai rischi che corre l'anticoagulato; incontri di sostegno psicologico per il miglioramento della "qualità della vita" del paziente in TAO, edizione periodico Aipa News e opuscoli guida alla corretta terapia AO; servizio di trasmissione, tramite fax o posta elettronica certificata (PEC) ed SMS e WhatsApp, dei referti dei pazienti soci evitando inutili attese in ospedale ed aiutando chi ne sia impossibilitato.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>Centro di riabilitazione Tel. 049/8974135 e Centro diuno socio-assistenziale Tel. 049/633533. E' un'associazione a livello nazionale, presente nel territorio attraverso le sezioni provinciali</t>
+          <t>Elargizione borse di studio per il Centro SA. Convegni scientifici sull'anticoagulazione (TAO). Pranzi sociali e gite, anche in gemellaggio con altre sezioni AIPA del territorio. Contatti con le istituzioni per l'emanazione di leggi volte al miglioramento della condizione sociale del paziente TAO. Partecipazione a CIVITAS e a manifestazioni locali sul volontariato. Ll'associazione, confederata Feder-AIPA, è affiliata ISMAAP, associazioni europee dei pazienti anticoagulanti.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>AITSaM</t>
+          <t>AISM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Associazione Italiana Tutela Salute Mentale - Sez. Padova</t>
+          <t>Associazione Italiana Sclerosi Multipla - Sezione provinciale di Padova</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Anna Gatti</t>
+          <t>Giovanna Tognetti</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>via Aosta, 6; c/o patronato S. Famiglia</t>
+          <t>Via Perlasca, 2</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Rubano</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>348 6677617</t>
+          <t>049 8974142</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
-          <t>aitsampadova@gmail.com</t>
+          <t>aismpadova@aism.it</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>www.aitsam.it/</t>
+          <t>www.aism.it/struttura/sezione_provinciale_aism_padova/home_page</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>Per utenti e familiari creazione di gruppi di mutuo aiuto (con facilitatori) e consulenze individuali; trasmissioni radio su temi della salute mentale; arteterapia; ginnastica; laboratorio ling/creativo; musei</t>
+          <t>Assistenza alle persone con Sclerosi Multipla, convegni informativi, socializzazione, attività di benessere, difesa dei diritti, raccolta fondi per la ricerca, trasporti.</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>Collaborazioni con altre associazioni del settore e non (AUSER)/ULSS 6/Comune di Padova/coop. sociali/professionisti (per scambi di esperienze, formazione e convegni)</t>
+          <t>Centro di riabilitazione Tel. 049/8974135 e Centro diuno socio-assistenziale Tel. 049/633533. E' un'associazione a livello nazionale, presente nel territorio attraverso le sezioni provinciali</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ALICE per i D.A.</t>
+          <t>AITSaM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Associazione ALICE per i Disturbi Alimentari</t>
+          <t>Associazione Italiana Tutela Salute Mentale - Sez. Padova</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Marina Grigolon</t>
+          <t>Anna Gatti</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Via Ca’ Silvestri, 16</t>
+          <t>via Aosta, 6; c/o patronato S. Famiglia</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>347 8961115</t>
+          <t>348 6677617</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
-          <t>aliceperidca@libero.it</t>
+          <t>aitsampadova@gmail.com</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>www.aliceperida.org</t>
+          <t>www.aitsam.it/</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>L'Associazione è nata dal bisogno di un gruppo di genitori di pazienti affetti da disturbi alimentari, di confrontarsi e chiedere cure adeguate e complete per i loro cari. Con i fondi raccolti con varie iniziative, sempre sostenute dal Comune di Padova, ha contribuito all'apertura del Day Hospital e conta di sostenere il Centro di riferimento Regionale DA attivo nell'Azienda Ospedale-Università di Padova. Importante è agire a più livelli, non solo sul piano nurizionale, ma anche con attività che aiutano il recupero di capacità di comunicazione, espressive e di interazione sociale. L'Associazione si propone anche di sostenere la ricerca di cure sempre più adeguate.</t>
+          <t>Per utenti e familiari creazione di gruppi di mutuo aiuto (con facilitatori) e consulenze individuali; trasmissioni radio su temi della salute mentale; arteterapia; ginnastica; laboratorio ling/creativo; musei</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>Eventi di informazione, sensibilizzazione, raccolta fondi. Attività culturali socializzanti e di sostegno a pazienti, ai loro familiari e amici.</t>
+          <t>Collaborazioni con altre associazioni del settore e non (AUSER)/ULSS 6/Comune di Padova/coop. sociali/professionisti (per scambi di esperienze, formazione e convegni)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>AMAP</t>
+          <t>ALICE per i D.A.</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Associazione Malattia di Alzheimer Padova</t>
+          <t>Associazione ALICE per i Disturbi Alimentari</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Italo Baldussi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Marina Grigolon</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Via Bernina, 18 - int. 16 - c/o Studio Funghi</t>
+          <t>Via Ca’ Silvestri, 16</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>338 6433876</t>
-[...6 lines deleted...]
-      </c>
+          <t>347 8961115</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
-          <t>info@amap.alzheimer.itassociazioneamap@pec.ititalo.baldussi@pec.libero.it</t>
+          <t>aliceperidca@libero.it</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>www.amap-alzheimer.it</t>
+          <t>www.aliceperida.org</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>Aiuto ai familiari che seguono, in famiglia, un congiunto malato di Alzheimer e/o di altre demenze.</t>
+          <t>L'Associazione è nata dal bisogno di un gruppo di genitori di pazienti affetti da disturbi alimentari, di confrontarsi e chiedere cure adeguate e complete per i loro cari. Con i fondi raccolti con varie iniziative, sempre sostenute dal Comune di Padova, ha contribuito all'apertura del Day Hospital e conta di sostenere il Centro di riferimento Regionale DA attivo nell'Azienda Ospedale-Università di Padova. Importante è agire a più livelli, non solo sul piano nurizionale, ma anche con attività che aiutano il recupero di capacità di comunicazione, espressive e di interazione sociale. L'Associazione si propone anche di sostenere la ricerca di cure sempre più adeguate.</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>Collabora con la Regione del Veneto - per mezzo dell'ULSS 6 Euganea - per la gestione di quattro Centri Sollievo (Padova-Guizza, Rubano, Abano Terme, Montefrotto Terme) nell'ambito del Progetto &amp;quot;Un nido per l'Alzheimer&amp;quot;. Trattasi di incontri a cadenza bisettimanale, nel corso dei quali, una psicologa e un'educatrice, coadiuvate da volontari, intrattengono per alcune ore, con attività di vario genere, alcuni malati di Alzheimer ai primi stadi della malattia, per sollevare dall'impegno il familiare caregiver.</t>
+          <t>Eventi di informazione, sensibilizzazione, raccolta fondi. Attività culturali socializzanti e di sostegno a pazienti, ai loro familiari e amici.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>AMCI</t>
+          <t>AMAP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Associazione Medici Cattolici Italiani</t>
+          <t>Associazione Malattia di Alzheimer Padova</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Rosabianca Guglielmi</t>
-[...4 lines deleted...]
-      <c r="F17" t="inlineStr"/>
+          <t>Italo Baldussi</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Italo Baldussi</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Via Bernina, 18 - int. 16 - c/o Studio Funghi</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>337 515701</t>
-[...2 lines deleted...]
-      <c r="H17" t="inlineStr"/>
+          <t>338 6433876</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>049 8804479</t>
+        </is>
+      </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>guglielmi.rosabianca@gmail.com</t>
+          <t>info@amap.alzheimer.itassociazioneamap@pec.ititalo.baldussi@pec.libero.it</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>www.amci.org</t>
+          <t>www.amap-alzheimer.it</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>Contribuire alla formazione permanente dei medici in ambito spirituale, etico e morale in particolare su temi scientifici e professionali, promuovere studi di etica in medicina, promuovere lo spirito di autentico servizio umano e cristiano dei medici nel rapporto con l'ammalato e i suoi familiari, agire per un sempre più dignitoso esercizio della professione medica e per la tutela di diritti del medico e dei pazienti, collaborare con le attività delle istituzioni che operano per la promozione della salute e la salvaguardia dell'ambiente, favorire lo sviluppo sanitario delle popolazioni più bisognose realizzando interventi di carattere sanitario, proseguire il dialogo con operatori e istituzioni di altre confessioni religiose per realizzare valori e obiettivi comuni nel campo dell'assistenza e della cura degli infermi.</t>
+          <t>Aiuto ai familiari che seguono, in famiglia, un congiunto malato di Alzheimer e/o di altre demenze.</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>Convegni divulgativi su argomenti sanitari che riguardino temi di attualità su cui siano stati espressi pareri contrastanti e su cui l'AMCI abbia titolo e competenza per intervenire.</t>
+          <t>Collabora con la Regione del Veneto - per mezzo dell'ULSS 6 Euganea - per la gestione di quattro Centri Sollievo (Padova-Guizza, Rubano, Abano Terme, Montefrotto Terme) nell'ambito del Progetto "Un nido per l'Alzheimer". Trattasi di incontri a cadenza bisettimanale, nel corso dei quali, una psicologa e un'educatrice, coadiuvate da volontari, intrattengono per alcune ore, con attività di vario genere, alcuni malati di Alzheimer ai primi stadi della malattia, per sollevare dall'impegno il familiare caregiver.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>AMICI DI SAN CAMILLO</t>
+          <t>AMCI</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Associazione Amici di San Camillo Padova - onlus</t>
+          <t>Associazione Medici Cattolici Italiani</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Fiorenzo Andrian</t>
+          <t>Rosabianca Guglielmi</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
-      <c r="E18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
-          <t>049 8072055</t>
+          <t>337 515701</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
-          <t>amici.sancamillo@gmail.com</t>
+          <t>guglielmi.rosabianca@gmail.com</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>www.amicidisancamillo.itwww.padovanet.it/associazioni/amicidisancamillo/</t>
+          <t>www.amci.org</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>Gestione case di accoglienza, assistenza ospedaliera, assistenza agli anziani e assistenza alimentare, laboratorio artigianale come autofinanziamento</t>
-[...2 lines deleted...]
-      <c r="L18" t="inlineStr"/>
+          <t>Contribuire alla formazione permanente dei medici in ambito spirituale, etico e morale in particolare su temi scientifici e professionali, promuovere studi di etica in medicina, promuovere lo spirito di autentico servizio umano e cristiano dei medici nel rapporto con l'ammalato e i suoi familiari, agire per un sempre più dignitoso esercizio della professione medica e per la tutela di diritti del medico e dei pazienti, collaborare con le attività delle istituzioni che operano per la promozione della salute e la salvaguardia dell'ambiente, favorire lo sviluppo sanitario delle popolazioni più bisognose realizzando interventi di carattere sanitario, proseguire il dialogo con operatori e istituzioni di altre confessioni religiose per realizzare valori e obiettivi comuni nel campo dell'assistenza e della cura degli infermi.</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>Convegni divulgativi su argomenti sanitari che riguardino temi di attualità su cui siano stati espressi pareri contrastanti e su cui l'AMCI abbia titolo e competenza per intervenire.</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>AMICI - Veneto</t>
+          <t>AMICI DI SAN CAMILLO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Associazione Malattie Infiammatorie Croniche Intestinali - Onlus</t>
+          <t>Associazione Amici di San Camillo Padova - onlus</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Franco Schiavon</t>
+          <t>Fiorenzo Andrian</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Via G. Bruschetti, 16</t>
+          <t>Via Verci, 2/A</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Milano</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>333 4158563</t>
-[...6 lines deleted...]
-      </c>
+          <t>049 8072055</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
-          <t>veneto@amiciitalia.net</t>
+          <t>amici.sancamillo@gmail.com</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>amiciitalia.eu</t>
+          <t>www.amicidisancamillo.itwww.padovanet.it/associazioni/amicidisancamillo/</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>Organizzazione incontri tra medici e pazienti; supporto Mutuo Aiuto; organizzazione incontri di gruppo con professionisti (psicologo, nutrizionista, gastroenterologo); cura dei rapporti con i centri di Gastroenterologia nel Veneto con l'obiettivo di migliorare l'assistenza; coordinamento delegazioni AMICI istituite in alcune province del Veneto; pubblicazione attività di AMICI nazionale, anche attraverso la rivista &amp;quot;InformAMICI&amp;quot;,periodico nazionale edito da AMICI Italia.</t>
+          <t>Gestione case di accoglienza, assistenza ospedaliera, assistenza agli anziani e assistenza alimentare, laboratorio artigianale come autofinanziamento</t>
         </is>
       </c>
       <c r="L19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ANED</t>
+          <t>AMICI - Veneto</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Associazione Nazionale Emodializzati e Trapiantati - ONLUS Comitato Veneto</t>
+          <t>Associazione Malattie Infiammatorie Croniche Intestinali - Onlus</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Giuseppe Vanacore</t>
+          <t>Franco Schiavon</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Sede Regionale c/o reparto Dialisi Ospedale Cà Foncello - Piazzale Ospedale 1</t>
+          <t>Via G. Bruschetti, 16</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Treviso</t>
+          <t>Milano</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>tel. Sede legale: 02 8057927</t>
+          <t>333 4158563</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>02 864439</t>
+          <t>02 89070513</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>segreteria.veneto@aned-onlus.itsegreteria@aned-onlus.it</t>
+          <t>veneto@amiciitalia.net</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>aned-onlus.it</t>
+          <t>amiciitalia.eu</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>L'Associazione difende e tutela i diritti civili e sociali dei nefropatici cronici, dei dializzati e trapiantati di tutti gli organi e tessuti.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Organizzazione incontri tra medici e pazienti; supporto Mutuo Aiuto; organizzazione incontri di gruppo con professionisti (psicologo, nutrizionista, gastroenterologo); cura dei rapporti con i centri di Gastroenterologia nel Veneto con l'obiettivo di migliorare l'assistenza; coordinamento delegazioni AMICI istituite in alcune province del Veneto; pubblicazione attività di AMICI nazionale, anche attraverso la rivista "InformAMICI",periodico nazionale edito da AMICI Italia.</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>ANGOLO - Padova</t>
+          <t>ANED</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Associazione Nazionale Guariti o Lungoviventi Oncologici - Padova</t>
+          <t>Associazione Nazionale Emodializzati e Trapiantati - ONLUS Comitato Veneto</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Marilena Bongiovanni</t>
+          <t>Giuseppe Vanacore</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Via Gattamelata, 64 c/o IOV</t>
+          <t>Sede Regionale c/o reparto Dialisi Ospedale Cà Foncello - Piazzale Ospedale 1</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Treviso</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>339 8789040</t>
-[...2 lines deleted...]
-      <c r="H21" t="inlineStr"/>
+          <t>tel. Sede legale: 02 8057927</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>02 864439</t>
+        </is>
+      </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>info@associazioneangolopadova.it</t>
+          <t>segreteria.veneto@aned-onlus.itsegreteria@aned-onlus.it</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>www.associazioneangolopadova.it</t>
+          <t>aned-onlus.it</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>È un'Associazione di pazienti, ex-pazienti oncologici e volontari nata nel 1996 al CRO di Aviano. Lo scopo è quello di aiutare il paziente oncologico durante il suo percorso di cura e di follow-up, progettando e organizzando esperienze che favoriscano il superamento dei disagi connessi alla malattia tumorale, siano essi di carattere fisico, sociale, psicologico o materiale. Sensibilizzazione della cittadinanza sui molteplici temi relativi alle malattie tumorali.</t>
+          <t>L'Associazione difende e tutela i diritti civili e sociali dei nefropatici cronici, dei dializzati e trapiantati di tutti gli organi e tessuti.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>Progetto Punto Argento. Progetto volto all'accoglienza dei malati presso l'Istituto Oncologico Veneto. Si svolgono sedute di supporto psicologico, corsi di Scrittura Terapeutica.</t>
+          <t>Azioni di carattere educativo, informazione sulle problematiche relative alle nefropatie croniche e ai trapianti d'organo. Organizzazione di campagne di informazione, stimolo alla ricerca scientifica e prevenzione delle malattie renali. Organizzazione di incontri, seminari e convegni per la sensibilizzazione sui temi della donazione e trapianto</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>AOI Mutilati della voce - testa/collo - ODV</t>
+          <t>ANGOLO - Padova</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>AOI Mutilati della voce - testa/collo - ODV</t>
+          <t>Associazione Nazionale Guariti o Lungoviventi Oncologici - Padova</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Ottorino Adriano Zanolli; Severino Pastore (presidente provinciale)</t>
+          <t>Marilena Bongiovanni</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Sede provinciale - Piazza Donatori di sangue, 10</t>
+          <t>Via Gattamelata, 64 c/o IOV</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Tel. sede legale: 045 561789</t>
+          <t>339 8789040</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
-          <t>aoipadova@libero.itinfo@aoionlus.it</t>
+          <t>info@associazioneangolopadova.it</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>www.aoionlus.it</t>
+          <t>www.associazioneangolopadova.it</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Riabilitazione vocale dei pazienti operati di laringectomia totale presso i reparti di ORL della Regione, in particolare, per la provincia di Padova, presso gli ospedali di Cittadella e di Schiavonia, presso l'Azienda Ospedale-Università di Padova e presso la sede sociale. Si occupa, inoltre, del recupero psico-fisico dei soci operati, per il loro completo reinserimento nella vita sociale.</t>
+          <t>È un'Associazione di pazienti, ex-pazienti oncologici e volontari nata nel 1996 al CRO di Aviano. Lo scopo è quello di aiutare il paziente oncologico durante il suo percorso di cura e di follow-up, progettando e organizzando esperienze che favoriscano il superamento dei disagi connessi alla malattia tumorale, siano essi di carattere fisico, sociale, psicologico o materiale. Sensibilizzazione della cittadinanza sui molteplici temi relativi alle malattie tumorali.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>Incontri con gli alunni delle scuole medie della provincia di Padova, per proporre una corretta scelta di vita, con particolare riguardo al fumo, all'alcool e alle droghe. Agli incontri è presente un medico e un laringectomizzato.</t>
+          <t>Progetto Punto Argento. Progetto volto all'accoglienza dei malati presso l'Istituto Oncologico Veneto. Si svolgono sedute di supporto psicologico, corsi di Scrittura Terapeutica.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>APDS - Amici dell'Ospedale</t>
+          <t>AOI Mutilati della voce - testa/collo - ODV</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Associazione Padovana Donatori Sangue - Amici dell’Ospedale</t>
+          <t>AOI Mutilati della voce - testa/collo - ODV</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Dario Spinello</t>
+          <t>Ottorino Adriano Zanolli; Severino Pastore (presidente provinciale)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Corso Milano, 115</t>
+          <t>Sede provinciale - Piazza Donatori di sangue, 10</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>049 8765156</t>
+          <t>Tel. sede legale: 045 561789</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
-          <t>segreteria@amicidellospedale.org</t>
+          <t>aoipadova@libero.itinfo@aoionlus.it</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>www.amicidellospedale.org</t>
+          <t>www.aoionlus.it</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Donazione di sangue, plasma, piastrine. Campagna di educazione alla donazione</t>
-[...2 lines deleted...]
-      <c r="L23" t="inlineStr"/>
+          <t>Riabilitazione vocale dei pazienti operati di laringectomia totale presso i reparti di ORL della Regione, in particolare, per la provincia di Padova, presso gli ospedali di Cittadella e di Schiavonia, presso l'Azienda Ospedale-Università di Padova e presso la sede sociale. Si occupa, inoltre, del recupero psico-fisico dei soci operati, per il loro completo reinserimento nella vita sociale.</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>Incontri con gli alunni delle scuole medie della provincia di Padova, per proporre una corretta scelta di vita, con particolare riguardo al fumo, all'alcool e alle droghe. Agli incontri è presente un medico e un laringectomizzato.</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>APIS</t>
+          <t>APDS - Amici dell'Ospedale</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Associazione Padovana Incontinenti Stomizzati ODV</t>
+          <t>Associazione Padovana Donatori Sangue - Amici dell’Ospedale</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Marco Torresan</t>
+          <t>Dario Spinello</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Sede operativa: Via Borgo Padova 106/1 c/o Punto Medico (srl)</t>
+          <t>Corso Milano, 115</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Camposampiero</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>351 7411191340 4044005</t>
-[...6 lines deleted...]
-      </c>
+          <t>049 8765156</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
-          <t>info.apis@libero.it</t>
+          <t>segreteria@amicidellospedale.org</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>www.apispadova.it</t>
+          <t>www.amicidellospedale.org</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Collaborazione con le equivalenti associazioni delle altre provincie del veneto nell'ambito delle Federazioni regionali (A.I.S.Ve) e nazionale (F.A.I.S.) con l'obiettivo di migliorare la qualità di vita dei pazienti. L'associazione è punto informativo e di supporto attraverso l'attività di volontariato, punto di ascolto e orientamento nei riguardi dei pazienti che afferiscono all'ambulatorio dedicato dell'Azienda Ospedaliera e in tutti i casi di disagio collegati alla stomia e incontinenza.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Donazione di sangue, plasma, piastrine. Campagna di educazione alla donazione</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ASLA</t>
+          <t>APIS</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Associazione Sclerosi Laterale Amiotrofica</t>
+          <t>Associazione Padovana Incontinenti Stomizzati ODV</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Paola Businaro</t>
+          <t>Marco Torresan</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Via Pedagni, 11/A</t>
+          <t>Sede operativa: Via Borgo Padova 106/1 c/o Punto Medico (srl)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Veggiano</t>
+          <t>Camposampiero</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>049 9002827</t>
+          <t>351 7411191340 4044005</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>049 5089137</t>
+          <t>0422 94314</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>segreteria@associazioneasla.org</t>
+          <t>info.apis@libero.it</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>www.associazioneasla.org</t>
+          <t>www.apispadova.it</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>Varie attività per il supporto e il sostegno ai malati di SLA e loro familiari: ascolto, segretariato sociale, supporto psicologico, sostegno alla ricerca, progetti realizzati in collaborazione con le Ulss, collaborazione con la Regione Veneto.</t>
+          <t>Collaborazione con le equivalenti associazioni delle altre provincie del veneto nell'ambito delle Federazioni regionali (A.I.S.Ve) e nazionale (F.A.I.S.) con l'obiettivo di migliorare la qualità di vita dei pazienti. L'associazione è punto informativo e di supporto attraverso l'attività di volontariato, punto di ascolto e orientamento nei riguardi dei pazienti che afferiscono all'ambulatorio dedicato dell'Azienda Ospedaliera e in tutti i casi di disagio collegati alla stomia e incontinenza.</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>Raccolta fondi e attività culturale, formativa e informativa sulla malattia e sulla presa in carico dei malati e delle famiglie.</t>
+          <t>Collabora con l'ambulatorio di stomaterapia e i reparti di Chirurgia e Urologia.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Associazione Parkinson Padova Odv</t>
+          <t>ASLA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Associazione Parkinson Padova Odv</t>
+          <t>Associazione Sclerosi Laterale Amiotrofica</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Dott. Demetrio Tomba</t>
+          <t>Paola Businaro</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Via P. Caliari, 1 bis</t>
+          <t>Via Pedagni, 11/A</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Veggiano</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>366 1537851345 2106345</t>
-[...2 lines deleted...]
-      <c r="H26" t="inlineStr"/>
+          <t>049 9002827</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>049 5089137</t>
+        </is>
+      </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>associazioneparkinsonpadova@gmail.com</t>
+          <t>segreteria@associazioneasla.org</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>www.parkinsonpadova.com</t>
+          <t>www.associazioneasla.org</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Aiutare il malato di Parkinson e la sua famiglia, con l'obiettivo di migliorare la qualità della loro vita e fornire una concreta risposta ai complessi bisogni della persona e dei suoi familiari.</t>
-[...2 lines deleted...]
-      <c r="L26" t="inlineStr"/>
+          <t>Varie attività per il supporto e il sostegno ai malati di SLA e loro familiari: ascolto, segretariato sociale, supporto psicologico, sostegno alla ricerca, progetti realizzati in collaborazione con le Ulss, collaborazione con la Regione Veneto.</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>Raccolta fondi e attività culturale, formativa e informativa sulla malattia e sulla presa in carico dei malati e delle famiglie.</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>AVIS</t>
+          <t>Associazione Parkinson Padova Odv</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Associazione Volontari Italiani del Sangue - Provinciale di Padova</t>
+          <t>Associazione Parkinson Padova Odv</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Marcon Luca</t>
+          <t>Dott. Demetrio Tomba</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Via Trasea, 6/10/12</t>
+          <t>Via P. Caliari, 1 bis</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>049 7800850</t>
-[...6 lines deleted...]
-      </c>
+          <t>366 1537851345 2106345</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
-          <t>padova.provinciale@avis.it</t>
+          <t>associazioneparkinsonpadova@gmail.com</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>www.avisprovincialepadova.it</t>
+          <t>www.parkinsonpadova.com</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Raccolta sangue, come previsto dalla Convenzione tra le Associazioni e Federazioni di donatori volontari di sangue e le Aziende Sanitarie del Veneto, capofila dei DIMT, per la partecipazione alle attività trasfusionali.</t>
+          <t>Aiutare il malato di Parkinson e la sua famiglia, con l'obiettivo di migliorare la qualità della loro vita e fornire una concreta risposta ai complessi bisogni della persona e dei suoi familiari.</t>
         </is>
       </c>
       <c r="L27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>A.V.L.T.</t>
+          <t>AVIS</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Associazione Veneta per la Lotta alla Talassemia</t>
+          <t>Associazione Volontari Italiani del Sangue - Provinciale di Padova</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Alberto Cattelan</t>
+          <t>Marcon Luca</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Viale Tre Martiri, 140 Rovigo c/o Centro Microcitemia Azienda ULSS 5 Polesana</t>
+          <t>Via Trasea, 6/10/12</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Rovigo</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>328 6811449</t>
-[...2 lines deleted...]
-      <c r="H28" t="inlineStr"/>
+          <t>049 7800850</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>049 775418</t>
+        </is>
+      </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>info@avlt.it</t>
+          <t>padova.provinciale@avis.it</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>www.avlt.it</t>
+          <t>www.avisprovincialepadova.it</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Assistenza e tutela dei pazienti talassemici della Regione Veneto, contribuendo, con sovvenzioni e borse di studio, alla realizzazione di servizi specializzati nel rispetto del Protocollo terapeutico. Finanziamento alla ricerca scientifica per le cure innovative dei talassemici.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Raccolta sangue, come previsto dalla Convenzione tra le Associazioni e Federazioni di donatori volontari di sangue e le Aziende Sanitarie del Veneto, capofila dei DIMT, per la partecipazione alle attività trasfusionali.</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>A.V.O. ODV</t>
+          <t>A.V.L.T.</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Associazione Volontari Ospedalieri</t>
+          <t>Associazione Veneta per la Lotta alla Talassemia</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Lorenza Sanavio</t>
+          <t>Alberto Cattelan</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
+          <t>Viale Tre Martiri, 140 Rovigo c/o Centro Microcitemia Azienda ULSS 5 Polesana</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Rovigo</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>328 6811449</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>info@avlt.it</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>www.avlt.it</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>Assistenza e tutela dei pazienti talassemici della Regione Veneto, contribuendo, con sovvenzioni e borse di studio, alla realizzazione di servizi specializzati nel rispetto del Protocollo terapeutico. Finanziamento alla ricerca scientifica per le cure innovative dei talassemici.</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>Partecipazione attiva a organizzazioni internazionali di pazienti (EURORDIS) per la ricerca sulle malattie rare e collaborazione con le associazioni italiane di talassemici. Informazione ai pazienti talassemici e agli operatori sugli sviluppi delle cure. Sensibilizzazione del pubblico sulle problematiche della Talassemia.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>A.V.O. ODV</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Associazione Volontari Ospedalieri</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Lorenza Sanavio</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
           <t>Via Gattamelata, 62</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
         <is>
           <t>Segreteria 049 8215669 dal lunedì al venerdì dalle 9:30 alle 12:30</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>049 8215709</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>avopadovaodv@gmail.com</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>www.avopadova.org</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>Accoglienza, ascolto e aiuto ai malati nei momenti di disagio e sofferenza. Offrire sostegno ai parenti dei malati e informazioni relative all'utilizzo dei servizi ospedalieri. Promuovere la cultura della solidarietà. 
 Ufficio presso Azienda Ospedale-Università Padova, atrio Monoblocco/Policlinico 
 dal lunedì al venerdì dalle 9:00 alle 13:00 tel. 049 8213913</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
-[...53 lines deleted...]
-      </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>Vengono organizzati incontri di formazione con relatori esterni o gestiti da componenti il direttivo AVO Triveneto, inerenti il servizio di volontariato e destinati sia ai rappresentanti delle AVO locali sia ai singoli volontari delle stesse. Anche in questo caso gli incontri possono avvenire presso la sede sociale o presso strutture esterne adatte al numero di partecipanti previsto.</t>
+          <t>Progetto: "Non smettere di piacerti", mirata a supportare le pazienti dello IOV che affrontano la caduta dei capelli, attraverso il prestito di parrucche e offerta di consulenza estetica e make up. Progetto Paio: consegna indumenti a malati indigenti.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>C.A.S.A.</t>
+          <t>A.V.O. Regionale Veneto</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Costruire, Accogliere, Sostenere, Accompagnare</t>
+          <t>Associazione Volontari Ospedalieri</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Chiara Novello</t>
+          <t>Caterina Manea</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Galleria Degli Scrovegni, 7</t>
+          <t>Via Dei Colli, 6/4</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr"/>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>338 7156004</t>
+        </is>
+      </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
-          <t>associazionecasa.ets@gmail.com &amp;nbsp;</t>
+          <t>avoregioneveneto@gmail.com</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>www.associazionecasa.com &amp;nbsp;</t>
+          <t>www.avoveneto.org</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Il gruppo di volontari afferenti all'associazione collabora con la realizzazione di progetti educativi/animativi rivolti a minori seguiti dal Gruppo di Infettivologia Pediatrica del Dipartimento per la Salute della Donna e del Bambino di Padova. Tali progetti offrono occasioni di incontro e confronto di gruppo, tra bambini/e e adolescenti che si trovano in condizione di fragilità, utilizzando l'educazione socio-emotiva come strumento utile alla gestione della malattia, in un'ottica di benessere globale.</t>
+          <t xml:space="preserve">Il servizio dell'Associazione è rivolto principalmente alle AVO locali del Triveneto, attraverso il coordinamento delle loro attività comuni, il ricevere richieste e fornire risposte a problematiche varie, che possono insorgere nella loro vita associativa e quale tramite tra le stesse e la Federazione nazionale delle AVO (Federavo). A tal fine opera una segreteria che si occupa anche della realizzazione degli incontri del direttivo AVO Triveneto e la messa in atto di periodici incontri presso la sede sociale, o anche attraverso piattaforme informatiche, con i rappresentanti delle AVO locali del Triveneto. 
+ </t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>L'associazione è impegnata in progetti di educazione emotiva, affettiva e sessuale in diverse scuole Primarie e Secondarie di primo e secondo grado, di Padova e provincia. Vengono svolti percorsi formativi, rivolti a genitori, educatori e insegnanti, in cui promuovere una riflessione sull'importanza di favorire un approccio positivo e rispettoso alle relazioni e alla sessualità. Viene offerto un servizio di consulenza educativa a bambini/e, adolescenti e insegnanti educatori.</t>
+          <t>Vengono organizzati incontri di formazione con relatori esterni o gestiti da componenti il direttivo AVO Triveneto, inerenti il servizio di volontariato e destinati sia ai rappresentanti delle AVO locali sia ai singoli volontari delle stesse. Anche in questo caso gli incontri possono avvenire presso la sede sociale o presso strutture esterne adatte al numero di partecipanti previsto.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>C.E.A.V.</t>
+          <t>C.A.S.A.</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cancro e Assistenza Volontaria - ODV-ETS</t>
+          <t>Costruire, Accogliere, Sostenere, Accompagnare</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Maria Grazia Ferlin</t>
+          <t>Chiara Novello</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Via Marzolo, 15/B</t>
+          <t>Galleria Degli Scrovegni, 7</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
-          <t>ceav.padova@gmail.com</t>
+          <t xml:space="preserve">associazionecasa.ets@gmail.com  </t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>www.ceavonlus.org</t>
+          <t xml:space="preserve">www.associazionecasa.com  </t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>Attività Socio-Sanitaria</t>
+          <t>Il gruppo di volontari afferenti all'associazione collabora con la realizzazione di progetti educativi/animativi rivolti a minori seguiti dal Gruppo di Infettivologia Pediatrica del Dipartimento per la Salute della Donna e del Bambino di Padova. Tali progetti offrono occasioni di incontro e confronto di gruppo, tra bambini/e e adolescenti che si trovano in condizione di fragilità, utilizzando l'educazione socio-emotiva come strumento utile alla gestione della malattia, in un'ottica di benessere globale.</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>Attività di accoglienza e accompagnamento presso il punto prelievi di via San Massimo, assistenza domiciliare, assistenza in Hospice Paolo VI, assistenza nei reparti di degenza e a Radioterapia dello IOV-IRCCS Veneto. 
-&amp;nbsp;</t>
+          <t>L'associazione è impegnata in progetti di educazione emotiva, affettiva e sessuale in diverse scuole Primarie e Secondarie di primo e secondo grado, di Padova e provincia. Vengono svolti percorsi formativi, rivolti a genitori, educatori e insegnanti, in cui promuovere una riflessione sull'importanza di favorire un approccio positivo e rispettoso alle relazioni e alla sessualità. Viene offerto un servizio di consulenza educativa a bambini/e, adolescenti e insegnanti educatori.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>CILLA</t>
+          <t>C.E.A.V.</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Associazione Cilla</t>
+          <t>Cancro e Assistenza Volontaria - ODV-ETS</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Luca Petrolo</t>
+          <t>Maria Grazia Ferlin</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Via Pier Antonio Meneghelli, 9</t>
+          <t>Via Marzolo, 15/B</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>049 7388176</t>
+          <t>049 776860</t>
         </is>
       </c>
       <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
+          <t>ceav.padova@gmail.com</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>www.ceavonlus.org</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>Attività Socio-Sanitaria</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Attività di accoglienza e accompagnamento presso il punto prelievi di via San Massimo, assistenza domiciliare, assistenza in Hospice Paolo VI, assistenza nei reparti di degenza e a Radioterapia dello IOV-IRCCS Veneto. 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>CILLA</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Associazione Cilla</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Luca Petrolo</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Via Pier Antonio Meneghelli, 9</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>049 7388176</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr"/>
+      <c r="I34" t="inlineStr">
+        <is>
           <t>cilla@cilla.it</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>www.cilla.it</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>Accoglienza dei malati e dei loro familiari. 
 Ufficio presso Azienda Ospedale-Università Padova, atrio Monoblocco/Policlinico 
 dal lunedì al venerdì dalle 9:00 alle 12:00 tel. 049 8213914</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr"/>
-[...52 lines deleted...]
-      </c>
       <c r="L34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>CITTÀ DELLA SPERANZA</t>
+          <t>CISOM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Fondazione - Onlus</t>
+          <t>Corpo Italiano di Soccorso Ordine di Malta - gruppo di Padova e Rovigo</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Stefano Galvanin</t>
-[...2 lines deleted...]
-      <c r="D35" t="inlineStr"/>
+          <t>Benedetto Barberini</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Carmine Puglisi</t>
+        </is>
+      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Viale del Lavoro, 10</t>
+          <t>c/o Basilica di Sant'Antonio - P.zza del Santo, 11</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Monte di Malo</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>0445 602972 Clinica di Oncoematologia pediatrica: 049 8218033</t>
-[...6 lines deleted...]
-      </c>
+          <t>3338455322</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
-          <t>segreteria@cittadellasperanza.org</t>
+          <t>gruppo.padovarovigo@cisom.org</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>www.cittadellasperanza.org</t>
+          <t>www.cisom.org</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>Raccolta fondi per finanziare la ricerca in campo oncoematologico pediatrico e sostegno alla Clinica di Oncoematologia pediatrica di Padova.</t>
+          <t>Assistenza, soccorso sanitario e sociale alla popolazione.</t>
         </is>
       </c>
       <c r="L35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>COMETA A.S.M.M.E.</t>
+          <t>CITTÀ DELLA SPERANZA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Associazione Studio Malattie Metaboliche Ereditarie</t>
+          <t>Fondazione - Onlus</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Anna Maria Marzenta</t>
+          <t>Stefano Galvanin</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Via Monte Sabotino, 12/A</t>
+          <t>Viale del Lavoro, 10</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Ponte San Nicolò</t>
+          <t>Monte di Malo</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>049 8962825</t>
-[...2 lines deleted...]
-      <c r="H36" t="inlineStr"/>
+          <t>0445 602972 Clinica di Oncoematologia pediatrica: 049 8218033</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>0445 584070</t>
+        </is>
+      </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>info@cometaasmme.org</t>
+          <t>segreteria@cittadellasperanza.org</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>www.cometaasmme.org</t>
+          <t>www.cittadellasperanza.org</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>Sensibilizzazione e raccolta fondi a favore della ricerca e cura sulle malattie metaboliche ereditarie.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Raccolta fondi per finanziare la ricerca in campo oncoematologico pediatrico e sostegno alla Clinica di Oncoematologia pediatrica di Padova.</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>CRAL</t>
+          <t>COMETA A.S.M.M.E.</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Circolo Ricreativo Aziendale Lavoratori - Azienda Ospedale-Università di Padova</t>
+          <t>Associazione Studio Malattie Metaboliche Ereditarie</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dott. Saverio Spirch</t>
+          <t>Anna Maria Marzenta</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 2 c/o Ospedale Giustinianeo</t>
+          <t>Via Monte Sabotino, 12/A</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Ponte San Nicolò</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>049 8211700</t>
-[...6 lines deleted...]
-      </c>
+          <t>049 8962825</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
-          <t>cral.aopd@aopd.veneto.it</t>
+          <t>info@cometaasmme.org</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>www.cralsanitapd.org</t>
+          <t>www.cometaasmme.org</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>Promuovere e gestire, come espressione di partecipazione, solidarietà e pluralismo, iniziative di promozione sociale, attività culturali, artistiche, sportive dilettantistiche, formative e turistiche.</t>
+          <t>Sensibilizzazione e raccolta fondi a favore della ricerca e cura sulle malattie metaboliche ereditarie.</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>L'associazione ricerca momenti di confronto sociale, nella valorizzazione dei diversi ruoli, con le istituzioni pubbliche, Enti locali ed Enti culturali, turistici e sportivi, per contribuire alla realizzazione dei progetti condivisi, che si collocano nel quadro di una programmazione territoriale dell'attività del tempo libero.</t>
+          <t>Sostegno economico di importanti servizi ospedalieri (personale medico e apparecchiature scientifiche) presso l'Azienda Ospedale-Università di Padova, sia per il centro di cura, sia per il laboratorio MME. Supporto alle famiglie dei pazienti con il servizio di volontariato in pediatria e telefonico.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>CRI</t>
+          <t>CRAL</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Croce Rossa Italiana - Comitato Provinciale di Padova</t>
+          <t>Circolo Ricreativo Aziendale Lavoratori - Azienda Ospedale-Università di Padova</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Dott. Giampietro Rupolo</t>
+          <t>Dott. Saverio Spirch</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
+          <t>Via Giustiniani, 2 c/o Ospedale Giustinianeo</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>049 8211700</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>049 8213975</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>cral.aopd@aopd.veneto.it</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>www.cralsanitapd.org</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>Promuovere e gestire, come espressione di partecipazione, solidarietà e pluralismo, iniziative di promozione sociale, attività culturali, artistiche, sportive dilettantistiche, formative e turistiche.</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>L'associazione ricerca momenti di confronto sociale, nella valorizzazione dei diversi ruoli, con le istituzioni pubbliche, Enti locali ed Enti culturali, turistici e sportivi, per contribuire alla realizzazione dei progetti condivisi, che si collocano nel quadro di una programmazione territoriale dell'attività del tempo libero.</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>CRI</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Croce Rossa Italiana - Comitato Provinciale di Padova</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Dott. Giampietro Rupolo</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
           <t>Via della Croce Rossa, 130</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>049 8077640</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
+      <c r="H39" t="inlineStr">
         <is>
           <t>049 775910</t>
         </is>
       </c>
-      <c r="I38" t="inlineStr">
+      <c r="I39" t="inlineStr">
         <is>
           <t>padova@cri.it</t>
         </is>
       </c>
-      <c r="J38" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>www.cripadova.it</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
+      <c r="K39" t="inlineStr">
         <is>
           <t>Area salute: SUEM 118, trasporti sanitari, assistenza sanitaria alle manifestazioni, corsi BLSD, corsi manovre salvavita pediatriche, corsi di primo soccorso. 
 Area sociale: ambulatorio odontoiatrico e multispecialistico, progetto Penelope, Donne al centro, Emergenza freddo, raccolta e distribuzione viveri, sportello sociale. 
 Area emergenza: grandi eventi. 
 Area diritto internazionale umanitario: cooperazione tra i membri del movimento internazionale di Croce Rossa. 
 Area giovani: attività nelle scuole. 
 Area comunicazione: reclutamento volontari, comunicazione ed eventi. 
 Corsi ausiliari: corpo delle infermiere volontarie e corpo militare volontario.</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr"/>
-[...57 lines deleted...]
-      </c>
+      <c r="L39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>DACCAPO</t>
+          <t>CROCE VERDE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Associazione trauma cranico onlus</t>
+          <t>Pia Opera Padova IPAB</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Rossetto Antonietta Rossana</t>
+          <t>Andrea Franco</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Via Cividale, 10/A</t>
+          <t>Via Nazareth, 23</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>049 682071</t>
-[...2 lines deleted...]
-      <c r="H40" t="inlineStr"/>
+          <t>049 8033316</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>0498033319</t>
+        </is>
+      </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>info@daccapo.org</t>
+          <t>amministrazione@croceverdepadova.it</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>www.daccapo.org</t>
+          <t>www.croceverdepadova.it</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Supporto, formazione e informazione. Riabilitazione GCA e familiari.</t>
+          <t>La Mission della Croce Verde Padova è quella "di promuovere, senza fini di lucro, il trasporto dei feriti, ammalati ed infortunati, di dare pronto soccorso nei pubblici e privati infortuni, di donare sangue umano ad uso di medicina e chirurgia, di assumere iniziative a carattere filantropico in rapporto alla pubblica assistenza, limitatamente alle proprie possibilità".</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>Prevenzione incidenti strdali sulle scuole di Padova e provincia.</t>
+          <t>Assistenza sanitaria ad eventi e manifestazioni sportive, erogazione di corsi per l'abilitazione BLS-D (uso del DAE).</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>DOTTOR CLOWN</t>
+          <t>DACCAPO</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Ass. Dottor Clown Padova</t>
+          <t>Associazione trauma cranico onlus</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dott. Nicola Grigio</t>
+          <t>Rossetto Antonietta Rossana</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Via Alsazia, 3</t>
+          <t>Via Cividale, 10/A</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>348 9292330</t>
+          <t>049 682071</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
-          <t>info@dottorclownpadova.org</t>
+          <t>info@daccapo.org</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>www.dottorclownpadova.org</t>
+          <t>www.daccapo.org</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>L'Associazione esercita in via esclusiva, o principale, una o più attività di interesse generale per il perseguimento, senza scopo di lucro, di finalità civiche, solidaristiche e di utilità sociale, principalmente nei confronti delle persone ricoverate presso gli ospedali e case di cura, ma anche nei confronti di altri soggetti in condizione di disagio e sofferenza, promuovendo la terapia del sorriso (clownterapia) e i suoi benefici.</t>
+          <t>Supporto, formazione e informazione. Riabilitazione GCA e familiari.</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>Partecipazione a manifestazioni comunali e provinciali, a spettacoli organizzati da enti e/o fondazioni, pubbliche e private, con l'obiettivo di portare la clownterapia anche fuori dalle mura ospedaliere; interventi di testimonianza e di sensibilizzazione presso Istituti scolastici di ogni ordine e grado e presso centri aggregativi e/o parrocchiali del territorio.</t>
+          <t>Prevenzione incidenti strdali sulle scuole di Padova e provincia.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>F.A.I.</t>
+          <t>DOTTOR CLOWN</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Food Allergy Italia - Associazione Italiana Allergie Alimentari</t>
+          <t>Ass. Dottor Clown Padova</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Marcia Podestà</t>
+          <t>Dott. Nicola Grigio</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Via Paolotti, 7</t>
+          <t>Via Alsazia, 3</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>340 2391230</t>
+          <t>348 9292330</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
-          <t>info@foodallergyitalia.org</t>
+          <t>info@dottorclownpadova.org</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>www.foodallergyitalia.org</t>
+          <t>www.dottorclownpadova.org</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Fornire un aiuto concreto ai pazienti e alle loro famiglie, aumentare la sensibilità sociale nei confronti dell'allergia alimentare e anafilassi; promuovere l'inclusione nella comunità delle persone che soffrono di allergia alimentare e anafilassi. Da anni l'associazione promuove programmi educativi sull'allergia alimentare e collabora con le istituzioni, la scuola, l'industria alimentare e la ristorazione per facilitare un ottimale livello di sicurezza ai malati.</t>
-[...2 lines deleted...]
-      <c r="L42" t="inlineStr"/>
+          <t>L'Associazione esercita in via esclusiva, o principale, una o più attività di interesse generale per il perseguimento, senza scopo di lucro, di finalità civiche, solidaristiche e di utilità sociale, principalmente nei confronti delle persone ricoverate presso gli ospedali e case di cura, ma anche nei confronti di altri soggetti in condizione di disagio e sofferenza, promuovendo la terapia del sorriso (clownterapia) e i suoi benefici.</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>Partecipazione a manifestazioni comunali e provinciali, a spettacoli organizzati da enti e/o fondazioni, pubbliche e private, con l'obiettivo di portare la clownterapia anche fuori dalle mura ospedaliere; interventi di testimonianza e di sensibilizzazione presso Istituti scolastici di ogni ordine e grado e presso centri aggregativi e/o parrocchiali del territorio.</t>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>F.A.N.D. Padova</t>
+          <t>F.A.I.</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Associazione Diabetici della Provincia di Padova</t>
+          <t>Food Allergy Italia - Associazione Italiana Allergie Alimentari</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Luca Griggio</t>
+          <t>Marcia Podestà</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 2 (atrio sopra Pronto Soccorso) Azienda Ospedale-Università di Padova</t>
+          <t>Via Paolotti, 7</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>3713023258</t>
+          <t>340 2391230</t>
         </is>
       </c>
       <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
-          <t>assodiab.padova@gmail.com</t>
+          <t>info@foodallergyitalia.org</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>www.fand.it</t>
+          <t>www.foodallergyitalia.org</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Fondata nel 1976, l'Associazione è una comunità di persone che condividono l'esperienza quotidiana con il diabete. Aiuta i pazienti e i familiari organizzando, in collaborazione con le diabetologe, incontri di educazione sanitaria, corsi di formazione e attività per gestire al meglio la malattia 
-&amp;nbsp;</t>
+          <t>Fornire un aiuto concreto ai pazienti e alle loro famiglie, aumentare la sensibilità sociale nei confronti dell'allergia alimentare e anafilassi; promuovere l'inclusione nella comunità delle persone che soffrono di allergia alimentare e anafilassi. Da anni l'associazione promuove programmi educativi sull'allergia alimentare e collabora con le istituzioni, la scuola, l'industria alimentare e la ristorazione per facilitare un ottimale livello di sicurezza ai malati.</t>
         </is>
       </c>
       <c r="L43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>FIDAS Padova (G.P.D.S.)</t>
+          <t>F.A.N.D. Padova</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Federazione Italiana Donatori Associazioni Sangue - Gruppo Padovano Donatori di Sangue</t>
+          <t>Associazione Diabetici della Provincia di Padova</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Antonio Bedin</t>
+          <t>Luca Griggio</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Via SS. Fabiano e Sebastiano, 132</t>
+          <t>Via Giustiniani, 2 (atrio sopra Pronto Soccorso) Azienda Ospedale-Università di Padova</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>0498760266340 3217228</t>
+          <t>3713023258</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
-          <t>segreteria@fidaspadova.it - info@fidaspadova.it</t>
+          <t>assodiab.padova@gmail.com</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>www.fidaspadova.it</t>
+          <t>www.fand.it</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Promozione cultura del dono del sangue</t>
+          <t xml:space="preserve">Fondata nel 1976, l'Associazione è una comunità di persone che condividono l'esperienza quotidiana con il diabete. Aiuta i pazienti e i familiari organizzando, in collaborazione con le diabetologe, incontri di educazione sanitaria, corsi di formazione e attività per gestire al meglio la malattia 
+ </t>
         </is>
       </c>
       <c r="L44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>GECA</t>
+          <t>FIDAS Padova (G.P.D.S.)</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Associazione Giovani e Cuore Aritmico Onlus</t>
+          <t>Federazione Italiana Donatori Associazioni Sangue - Gruppo Padovano Donatori di Sangue</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Graziella Paola Marcon</t>
+          <t>Antonio Bedin</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Via Crescini, 141 bis</t>
+          <t>Via SS. Fabiano e Sebastiano, 132</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>335 6141526049 2133895</t>
+          <t>0498760266340 3217228</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
+          <t>segreteria@fidaspadova.it - info@fidaspadova.it</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>www.fidaspadova.it</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>Promozione cultura del dono del sangue</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>GECA</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Associazione Giovani e Cuore Aritmico Onlus</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Graziella Paola Marcon</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Via Crescini, 141 bis</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>335 6141526049 2133895</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr">
+        <is>
           <t>gecaonlus@gmail.com</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
+      <c r="J46" t="inlineStr">
         <is>
           <t>www.gecaonlus.org</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K46" t="inlineStr">
         <is>
           <t>L'associazione è un centro per la prevenzione delle patologie cardiache giovanili a rischio di morte improvvisa e si offre come punto di riferimento per consulenze mediche, genetiche e psicologiche. Consulenza telefonica h24, consulenze cardiologiche, consulenze genetiche, convenzione con l'ambulatorio di cardiologia presso l'Azienda Ospedale-Università di Padova, supporto psicologico e corsi di training autogeno, meeting informativi.</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
-[...1 lines deleted...]
-          <t>Progetto AttivaMente= in collaborazione con la Fondazione Cassa di Risparmio Cariparo, si realizzano progetti di sensibilizzazione degli studenti delle scuole medie superiori delle province di PD e RO per &amp;quot;la prevenzione delle malattie cardiovascolari&amp;quot;. 
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>Progetto AttivaMente= in collaborazione con la Fondazione Cassa di Risparmio Cariparo, si realizzano progetti di sensibilizzazione degli studenti delle scuole medie superiori delle province di PD e RO per "la prevenzione delle malattie cardiovascolari". 
 Progetto ArtRitmica= il nuovissimo progetto culturale e creativo pensato da Geca onlus, ideato per far leva sulle giovani generazioni mediante uno strumento creativo e diretto come l'arte contemporanea. Un progetto che coniuga arte, bellezza, prevenzione, street-art, cultura, informazione e che parla direttamente ai giovani. 
 Corsi di rianimazione cardio-polmonare= programmazione di corsi gratuiti di rianimazione cardio-polmonare, che vengono svolti in diverse città d'Italia grazie alla collaborazione della propria rete di referenti regionali (che a aggi conta 9 Regioni). 
-Partecipazione a eventi sportivi, a progetti di ricerca, a convegni scientifici ed eventi istituzionali, partecipazione pluriennale a eventi artistici per promuovere Geca: &amp;quot;Musica per il maestro&amp;quot;.</t>
-[...53 lines deleted...]
-          <t>Assistenza e supporto ai bambini e animali in situazione di disagio.</t>
+Partecipazione a eventi sportivi, a progetti di ricerca, a convegni scientifici ed eventi istituzionali, partecipazione pluriennale a eventi artistici per promuovere Geca: "Musica per il maestro".</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>GIOCO E BENESSERE IN PEDIATRIA</t>
+          <t>GIOCACONILCUORE</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Gioco e benessere in Pediatria</t>
+          <t>Associazione Onlus</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dott. Carlo Moretti</t>
+          <t>Giorgio Silvestrin</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 3 c/o Clinica Pediatrica</t>
+          <t>Viale dell'Industria, 23</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>049 8211485 - 049 8213633</t>
+          <t>348 3119319</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
+          <t>giocaconilcuore@gmail.com</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>www.giocaconilcuore.it - www.facebook.com/giocaconilcuore/</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>Clownterapia, creazione smile room in ambito ospedaliero o strutture ricettive (case di accoglienza).</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>Assistenza e supporto ai bambini e animali in situazione di disagio.</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>GIOCO E BENESSERE IN PEDIATRIA</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Gioco e benessere in Pediatria</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Dott. Carlo Moretti</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Via Giustiniani, 3 c/o Clinica Pediatrica</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>049 8211485 - 049 8213633</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr">
+        <is>
           <t>giocoebenessere@aopd.veneto.it</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J48" t="inlineStr">
         <is>
           <t>www.giocoebenessere.it</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>L'associazione (dal 1995), grazie alla presenza di educatori professionali socio-sanitari e dei propri volontari, offre ai bambini e ai ragazzi ricoverati momenti di gioco, attività educative e ricreative, necessarie per attivare in loro quelle energie positive, utili a indurre uno stato di benessere e favorirne la guarigione. È presente presso la Pediatria di Padova dal lunedì al venerdì dalle ore 11.00 alle ore 21.00. 
 Promozione dell'attività fisica tesa al miglioramento degli stili di vita.</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>Testimonianza, sensibilizzazione e promozione del volontariato. 
 Eventi e raccolte fondi a sostegno delle attività dell'Associazione.</t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" t="inlineStr">
+    <row r="49">
+      <c r="A49" t="inlineStr">
         <is>
           <t>GIRO DI BOA</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B49" t="inlineStr">
         <is>
           <t>Associazione pazienti obesi</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C49" t="inlineStr">
         <is>
           <t>Ilaria Clerici</t>
         </is>
       </c>
-      <c r="D48" t="inlineStr"/>
-      <c r="E48" t="inlineStr">
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr">
         <is>
           <t>Via Mons. Marin, 35</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>392 3799364</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr"/>
-      <c r="I48" t="inlineStr">
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr">
         <is>
           <t>segreteria@girodiboa.org</t>
         </is>
       </c>
-      <c r="J48" t="inlineStr">
+      <c r="J49" t="inlineStr">
         <is>
           <t>www.girodiboa.org</t>
         </is>
       </c>
-      <c r="K48" t="inlineStr">
+      <c r="K49" t="inlineStr">
         <is>
           <t>L'Associazione è luogo d'incontro e ascolto per persone con problemi di obesità. Fornisce informazioni e sostegno nel percorso di cura. Collabora con le strutture ospedaliere appartenenti alla rete obesità veneta. Intende sensibilizzare l'opinione pubblica e le istituzioni sull'obesità, promuovendone la prevenzione, l'informazione e la ricerca. 
 Collabora con altre associazioni presenti nel territorio nazionale per raggiungere questi obiettivi.</t>
         </is>
       </c>
-      <c r="L48" t="inlineStr">
+      <c r="L49" t="inlineStr">
         <is>
           <t>Promozione ed erogazione di attività sportive e di incontro all'aria aperta per l'adozione di uno stile di vita sano. 
 Organizza gruppi di sostegno psicologico per i pazienti.</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...52 lines deleted...]
-    </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>IL SOGNO DI STEFANO</t>
+          <t>I.A.S.I. Pronto Anziano</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Il sogno di Stefano</t>
+          <t>Invecchiamento Attivo Solidarietà intergenerazionale</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Giovanni Da Schio</t>
+          <t>Dott.ssa Silvana Bortolami</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Via Antonio Rossato, 3</t>
+          <t>Via Gattamelata, 62</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>333 2494577</t>
+          <t>049 8217000</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
-          <t>info@ilsognodistefano.itmarisacoccato@gmail.com</t>
+          <t>prontoanzianopadova@gmail.com prontoanzianopd@pec.it</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>www.ilsognodistefano.it</t>
+          <t>www.iasiprontoanziano.wordpress.com</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Attività di volontariato a supporto del reparto di nefrologia pediatrica, incontro con i genitori e piccoli pazienti, ospitalità nelle case di accoglienza, supporto psicologico, servizio segreteria, sostegno alla ricerca, incontri nelle scuole allo scopo di informare e sensibilizzare, organizzazione brevi vacanze per famiglie.</t>
-[...2 lines deleted...]
-      <c r="L50" t="inlineStr"/>
+          <t>Sportello di ascolto, sia telefonico, sia di accoglienza in sede, per dare risposte e/o indicazioni e/o informazioni all’utenza, non solo anziana, per le diverse esigenze che possono presentare, in particolare per l’area socio-sanitaria; servizio di accoglienza nei pomeriggi dalle ore 14.30 alle ore 17.00, presso l’atrio del Monoblocco-Policlinico dell'Azienda Ospedale-Università di Padova; servizio di accoglienza presso il Dipartimento di Prevenzione AULSS 6 Padova; telefonate amiche a persone sole e/o con particolari problematiche; attività di rete con altre associazioni di volontariato per una più proficua collaborazione a beneficio delle persone con fragilità.</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>Iniziative con studenti e anziani per favorire il dialogo e la reciprocità intergenerazionale – Componente Tavolo Anziani Comune di Padova – Partecipazione al Piano di Zona AULSS 6 – Partecipazione Tavolo 7 SALUTE E BENESSERE PADOVA CAPITALE EUROPEA DEL VOLONTARIATO - Partecipazione CAMPER DELLA SOLIDARIETA’ MEDICI IN STRADA.</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>IL VOLO</t>
+          <t>IL SOGNO DI STEFANO</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Associazione Malattie Reumatiche del Bambino - Onlus</t>
+          <t>Il sogno di Stefano</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Moreno Stecca</t>
+          <t>Giovanni Da Schio</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 3 - c/o UOSD Reumatologia Pediatrica - Azienda Ospedale-Università di Padova</t>
+          <t>Via Antonio Rossato, 3</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>049 8213583</t>
+          <t>333 2494577</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
+          <t>info@ilsognodistefano.itmarisacoccato@gmail.com</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>www.ilsognodistefano.it</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>Attività di volontariato a supporto del reparto di nefrologia pediatrica, incontro con i genitori e piccoli pazienti, ospitalità nelle case di accoglienza, supporto psicologico, servizio segreteria, sostegno alla ricerca, incontri nelle scuole allo scopo di informare e sensibilizzare, organizzazione brevi vacanze per famiglie.</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>IL VOLO</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Associazione Malattie Reumatiche del Bambino - Onlus</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Moreno Stecca</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Via Giustiniani, 3 - c/o UOSD Reumatologia Pediatrica - Azienda Ospedale-Università di Padova</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>049 8213583</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr">
+        <is>
           <t>ilvolo@ilvolo.org</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>www.ilvolo.org</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>Promozione ricerca scientifica e approfondimento delle conoscenze sulle malattie reumatologiche del bambino e dell'adolescente, in collaborazione col Centro regionale di Reumatologia Pediatrica di Padova. Sostegno alle famiglie che si trovano a gestire queste patologie. Aggiornamento professionale e specialistico.</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>Centro servizi attivo dal lunedì al venerdì. 
 Eventi di raccolta fondi e sensibilizzazione di cittadini e istituzioni relativamente alle problematiche legate alle malattie reumatiche.</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" t="inlineStr">
+    <row r="53">
+      <c r="A53" t="inlineStr">
         <is>
           <t>LIFE</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B53" t="inlineStr">
         <is>
           <t>Associazione LIFE</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C53" t="inlineStr">
         <is>
           <t>Rodolfo Stella</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr"/>
-      <c r="E52" t="inlineStr">
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr">
         <is>
           <t>Via Caltana 292</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <t>Campodarsego</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>3514993956</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr"/>
-      <c r="I52" t="inlineStr">
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr">
         <is>
           <t>lifeaps.pd@gmail.com</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="L52" t="inlineStr">
+      <c r="J53" t="inlineStr"/>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">promuovere la cultura per la vita; diffondere i valori del rispetto e della dignità dell'essere umano fin dal suo concepimento; accompagnare genitori e famiglie nell’elaborazione del lutto per un’interruzione di gravidanza e nel recupero di fiducia verso la vita; promuovere e sostenere ogni iniziativa per il rispetto e il seppellimento dei corpicini provenienti dall'aborto spontaneo o volontario; favorire la sensibilizzazione e la conoscenza della normativa vigente in materia. 
+ </t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
         <is>
           <t>A)Interventi sulla persona, in generale, dei genitori coinvolti nella perdita di un figlio prima della nascita per: 1) richiedere informazioni sulle norme vigenti per quanto riguarda il D.P.R. del 10.09.1990 n. 285 e succ.; 2) informazioni sull'operato e sull'area in cui opera l'Associazione; 3) richieste di seppellimento individuali, a carico dell'Associazione. 
 B) Seppellimenti collettivi e individuali, operando con strutture convenzionate con l'Associazione (Azienda Ospedale-Università Padova e ULSS n. 6 Euganea).</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" t="inlineStr">
+    <row r="54">
+      <c r="A54" t="inlineStr">
         <is>
           <t>L.I.L.T.</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B54" t="inlineStr">
         <is>
           <t>Lega Italiana per la Lotta contro i Tumori - Sez. Provinciale di Padova</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C54" t="inlineStr">
         <is>
           <t>Ing. Ermenegildo Dino Tabacchi</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr"/>
-      <c r="E53" t="inlineStr">
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
         <is>
           <t>Via Giusto De' Menabuoi, 64</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>049 8801484</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr"/>
-      <c r="I53" t="inlineStr">
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr">
         <is>
           <t>info@liltpadova.it</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J54" t="inlineStr">
         <is>
           <t>www.liltpadova.it</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>Prevenzione e diagnosi precoce in ambito oncologico tramite molteplici attività e progetti promossi sul territorio, con l'obiettivo di diffondere la cultura della prevenzione, che ad oggi rimane la strategia più efficace, non solo per ridurre l'insorgenza di patologie come il tumore, ma anche per migliorare il benessere e la qualità della vita di ciascun individuo.</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>Le attività si concretizzano attraverso i seguenti principali progetti: 
 COSTRUIRE SALUTE: programma di educazione alla salute e corretti stili di vita, rivolto agli studenti delle scuole secondarie di primo e secondo grado. 
 TOUR DELLA PREVENZIONE: progetto di prevenzione oncologica gratuita sul territorio, finalizzato ad avvicinare le persone alla diagnosi precoce, grazie alla presenza di INFO POINT LILT e un ambulatorio mobile nelle principali piazze della provincia. 
 SUPPORTO PSICO-FISICO: dedicato al paziente oncologico tramite un servizio di fisioterapia e colloqui di supporto psicologico aperti anche ai familiari. 
 AMBULATORI: attivi con servizi dedicati alla diagnosi precoce di patologie oncologiche (servizio di diagnosi precoce dei tumori mammari e ginecologici, dei tumori cutanei e dei tumori dell'apparato uro-genitale maschile).</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...56 lines deleted...]
-    </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>L'ISOLA CHE C'E'</t>
+          <t>LINFA</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Associazione Hospice Pediatrico Padova - Onlus</t>
+          <t>Lottiamo Insieme contro le Neurofibromatosi</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Stefania Bettin</t>
-[...2 lines deleted...]
-      <c r="D55" t="inlineStr"/>
+          <t>Dr.ssa Federica Maria Chiara</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Sara Tramontan/Lorenza Carraro</t>
+        </is>
+      </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>via Ospedale Civile, 59</t>
+          <t>Via del Commissario, 42</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>342 3165394</t>
+          <t>373 7711091392 0853066</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
-          <t>info@lisolachecepadova.it</t>
+          <t>info@associazionelinfa.it</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>www.lisolachecepadova.it</t>
+          <t>www.linfaneurofibromatosi.com</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>L'Associazione ha lo scopo di sostenere bambini con problematiche di dolore e inguaribilità e le loro famiglie. Promuove e/o sostiene iniziative finalizzate all'assistenza sanitaria, psicologica e sociale. Promuove e sostiene attività volte a migliorare il livello di benessere. Promuove e sostiene, con attività di volontariato, le famiglie nei diversi ambiti di bisogno. Promuove e sostiene attività di formazione di base e specialistica nelle materie attinenti le Cure Palliative e la Terapia del dolore, anche attraverso la messa a disposizione di borse di studio. Promuove campagne d'informazione/sensibilizzazione pubblica sul dolore e le Cure Palliative in età pediatrica. Sostiene la ricerca scientifica svolta da Università, Fondazioni, Aziende Ospedaliere o altri enti non aventi scopo di lucro. Sostegno di tutte le problematiche delle malattie eleggibili alla Cure Palliative e alla Terapia Antalgica pediatrica che il Consiglio Direttivo e l'Assemblea dei soci ritengono utile sostenere.</t>
-[...2 lines deleted...]
-      <c r="L55" t="inlineStr"/>
+          <t>Promozione e sostegno della ricerca sulla neurofibromatosi; sostegno ai pazienti con neurofibromatosi e alle famiglie; attività di informazione e sensibilizzazione sulla neurofibromatosi.</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>Collaborazione con altre organizzazioni o gruppi scientifici nazionali ed esteri che perseguono analoghi interessi e obiettivi.</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>MARINA MINNAJA</t>
+          <t>L'ISOLA CHE C'E'</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Fondazione Onlus per la Ricerca e lo Studio nel Trapianto di Fegato</t>
+          <t>Associazione Hospice Pediatrico Padova - Onlus</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Prof.ssa Patrizia Burra</t>
+          <t>Stefania Bettin</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Viale dell'Industria, 23 c/o Trapianto Multiviscerale, Gastroenterologia - Azienda Ospedale-Università Padova</t>
+          <t>via Ospedale Civile, 59</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>049 8759399049 8212635</t>
+          <t>342 3165394</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
-          <t>fondazione.minnaja@gmail.comburra@unipd.ittrapianto.multiviscerale@aopd.veneto.it</t>
+          <t>info@lisolachecepadova.it</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>www.fondazioneminnaja.com</t>
+          <t>www.lisolachecepadova.it</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Convegni, dibattiti; sensibilizzazione e aggiornamenti in materia di trapianto di fegato, pubblicazione di volumi per i pazienti sul trapianto di fegato, organizzazione di eventi culturali dedicati alla salute e all'attività sportiva, raccolta fondi da dedicare alla ricerca e al finanziamento di borse di studio per la ricerca sulle malattie del fegato e sulle loro terapie.</t>
+          <t>L'Associazione ha lo scopo di sostenere bambini con problematiche di dolore e inguaribilità e le loro famiglie. Promuove e/o sostiene iniziative finalizzate all'assistenza sanitaria, psicologica e sociale. Promuove e sostiene attività volte a migliorare il livello di benessere. Promuove e sostiene, con attività di volontariato, le famiglie nei diversi ambiti di bisogno. Promuove e sostiene attività di formazione di base e specialistica nelle materie attinenti le Cure Palliative e la Terapia del dolore, anche attraverso la messa a disposizione di borse di studio. Promuove campagne d'informazione/sensibilizzazione pubblica sul dolore e le Cure Palliative in età pediatrica. Sostiene la ricerca scientifica svolta da Università, Fondazioni, Aziende Ospedaliere o altri enti non aventi scopo di lucro. Sostegno di tutte le problematiche delle malattie eleggibili alla Cure Palliative e alla Terapia Antalgica pediatrica che il Consiglio Direttivo e l'Assemblea dei soci ritengono utile sostenere.</t>
         </is>
       </c>
       <c r="L56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>MiA</t>
+          <t>MARINA MINNAJA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Mielolesi Associati - Padova</t>
+          <t>Fondazione Onlus per la Ricerca e lo Studio nel Trapianto di Fegato</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Francesco Valentini</t>
+          <t>Prof.ssa Patrizia Burra</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Via Gallani, 15</t>
+          <t>Viale dell'Industria, 23 c/o Trapianto Multiviscerale, Gastroenterologia - Azienda Ospedale-Università Padova</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Cadoneghe</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>377 2806694</t>
+          <t>049 8759399049 8212635</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
-          <t>francesco.valentini@libero.it</t>
-[...2 lines deleted...]
-      <c r="J57" t="inlineStr"/>
+          <t>fondazione.minnaja@gmail.comburra@unipd.ittrapianto.multiviscerale@aopd.veneto.it</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>www.fondazioneminnaja.com</t>
+        </is>
+      </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Sportiva, ludica e ricreativa; giri in bici e vacanze bici</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convegni, dibattiti; sensibilizzazione e aggiornamenti in materia di trapianto di fegato, pubblicazione di volumi per i pazienti sul trapianto di fegato, organizzazione di eventi culturali dedicati alla salute e all'attività sportiva, raccolta fondi da dedicare alla ricerca e al finanziamento di borse di studio per la ricerca sulle malattie del fegato e sulle loro terapie.</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>MINERVA</t>
+          <t>MiA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Associazione per la lotta contro il Disturbo Bipolare - Onlus</t>
+          <t>Mielolesi Associati - Padova</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Avv. Ferruccio Pezzangora</t>
+          <t>Francesco Valentini</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Via Ponte Molino, 3</t>
+          <t>Via Gallani, 15</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Cadoneghe</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>348 7656698</t>
-[...6 lines deleted...]
-      </c>
+          <t>377 2806694</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
-          <t>dalpalurenata@outlook.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>francesco.valentini@libero.it</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr"/>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Psicoeducazione ai familiari; telefono per informazioni su Minerva; ambulatorio per la cura dei pazienti</t>
-[...2 lines deleted...]
-      <c r="L58" t="inlineStr"/>
+          <t>Sportiva, ludica e ricreativa; giri in bici e vacanze bici</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Scuola di tennis in carrozzina</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>MONTÀ ATTIVA</t>
+          <t>MINERVA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Montà Attiva</t>
+          <t>Associazione per la lotta contro il Disturbo Bipolare - Onlus</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Claudio Visentini</t>
+          <t>Avv. Ferruccio Pezzangora</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Via Montà, 138</t>
+          <t>Via Ponte Molino, 3</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>335 260665</t>
-[...2 lines deleted...]
-      <c r="H59" t="inlineStr"/>
+          <t>348 7656698</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>049 650805</t>
+        </is>
+      </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>montaattiva@gmail.com</t>
+          <t>dalpalurenata@outlook.com</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>www.montaattiva.it</t>
+          <t>www.associazioneminerva.net</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Clownterapia con persone disagiate, o in ragione di determinate condizioni fisiche-psichiche, nei luoghi di cura o accoglienza. Promozione del dono e della socializzazione, cura dell'ambiente e integrazione.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Psicoeducazione ai familiari; telefono per informazioni su Minerva; ambulatorio per la cura dei pazienti</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>MoVI Veneto</t>
+          <t>MONTÀ ATTIVA</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Movimento di Volontariato Italiano - Federazione Veneto</t>
+          <t>Montà Attiva</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Guido Turus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Claudio Visentini</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Via Ca’ Magno, 11</t>
+          <t>Via Montà, 138</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>329 2953774</t>
+          <t>335 260665</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
-          <t>movi.veneto@gmail.com</t>
-[...2 lines deleted...]
-      <c r="J60" t="inlineStr"/>
+          <t>montaattiva@gmail.com</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>www.montaattiva.it</t>
+        </is>
+      </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Raccordo tra associazioni di volontariato</t>
+          <t>Clownterapia con persone disagiate, o in ragione di determinate condizioni fisiche-psichiche, nei luoghi di cura o accoglienza. Promozione del dono e della socializzazione, cura dell'ambiente e integrazione.</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>Formazione</t>
+          <t>Collaborazione con tutte le associazioni con medesime attività.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>P63 Sindrome EEC</t>
+          <t>MoVI Veneto</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Associazione p63 Sindrome E.E.C. International APS - Onlus</t>
+          <t>Movimento di Volontariato Italiano - Federazione Veneto</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Cristina Bolzonella</t>
-[...2 lines deleted...]
-      <c r="D61" t="inlineStr"/>
+          <t>Guido Turus</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Emilio Noaro</t>
+        </is>
+      </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>via Chiesanuova, 228</t>
+          <t>Via Ca’ Magno, 11</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>333 3063353</t>
+          <t>329 2953774</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
-          <t>segreteria-international@sindrome-eec.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>movi.veneto@gmail.com</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr"/>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Inclusione, supporto e sostegno alla persona e alla famiglia. Attività di aggregazione in territorio nazionale e internazionale, mediante eventi socio-sanitari, culturali, ludici e sportivi. L'Associazione promuove l'informazione sociale e sanitaria sulla realtà del mondo delle malattie rare e istituisce gruppi di aiuto tra famiglie e medici.</t>
+          <t>Raccordo tra associazioni di volontariato</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>Gruppo mensile di auto mutuo aiuto per le famiglie e i pazienti con malattia rara; progetti per persone fragili di integrazione sociale e scolastica.</t>
+          <t>Formazione</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>PADOVA OSPITALE ODV</t>
+          <t>P63 Sindrome EEC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Padova Ospitale ODV</t>
+          <t>Associazione p63 Sindrome E.E.C. International APS - Onlus</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Segio Bocella</t>
+          <t>Cristina Bolzonella</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 2 - c/o II° piano Neurologia - Azienda Ospedale-Università di Padova</t>
+          <t>via Chiesanuova, 228</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>049 8213256</t>
-[...6 lines deleted...]
-      </c>
+          <t>333 3063353</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
-          <t>padova.ospitale@aopd.veneto.it</t>
+          <t>segreteria-international@sindrome-eec.it</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>www.padovaospitale.com</t>
+          <t>www.sindrome-eec.it</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>L'Associazione nasce nel 1996 con l'obiettivo di aiutare i pazienti bisognosi di cure presso le strutture ospedaliere della città di Padova e costruire Case di accoglienza per i pazienti e i loro familiari. Nel corso degli anni ha realizzato progetti socio-sanitari, di accoglienza, assistenza e cura rivolti alla fascia povera della popolazione, sia nel territorio cittadino, sia nei paesi in via di sviluppo. Attualmente gestisce i seguenti progetti: &amp;quot;Angeli della solidarietà&amp;quot;, &amp;quot;Crescere insieme&amp;quot;, &amp;quot;Laboratorio della Solidarietà P. Agostino Varotto&amp;quot;, due Charity Shop (Via Marzolo, Piazza Caduti della Resistenza); in fase di sviluppo: &amp;quot;Sollievo ai pazienti attraverso immagini&amp;quot;, &amp;quot;La segnaletica vivente in aiuto al paziente&amp;quot;.</t>
+          <t>Inclusione, supporto e sostegno alla persona e alla famiglia. Attività di aggregazione in territorio nazionale e internazionale, mediante eventi socio-sanitari, culturali, ludici e sportivi. L'Associazione promuove l'informazione sociale e sanitaria sulla realtà del mondo delle malattie rare e istituisce gruppi di aiuto tra famiglie e medici.</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>Banchetti solidali presso le sedi dell'Azienda Ospedale-Università di Padova, eventi culturali per raccolta fondi (presentazione di opere del fondatore dell'Associazione), concerti, mostre, ecc. 
-&amp;nbsp;</t>
+          <t>Gruppo mensile di auto mutuo aiuto per le famiglie e i pazienti con malattia rara; progetti per persone fragili di integrazione sociale e scolastica.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>PER UNA NUOVA VITA ODV</t>
+          <t>PADOVA OSPITALE ODV</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Casa di Accoglienza S. Rita da Cascia</t>
+          <t>Padova Ospitale ODV</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Prof. Giorgio Enrico Gerunda</t>
+          <t>Segio Bocella</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
+          <t>Via Giustiniani, 2 - c/o II° piano Neurologia - Azienda Ospedale-Università di Padova</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>049 8213256</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>049 8213255</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>padova.ospitale@aopd.veneto.it</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>www.padovaospitale.com</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>L'Associazione nasce nel 1996 con l'obiettivo di aiutare i pazienti bisognosi di cure presso le strutture ospedaliere della città di Padova e costruire Case di accoglienza per i pazienti e i loro familiari. Nel corso degli anni ha realizzato progetti socio-sanitari, di accoglienza, assistenza e cura rivolti alla fascia povera della popolazione, sia nel territorio cittadino, sia nei paesi in via di sviluppo. Attualmente gestisce i seguenti progetti: "Angeli della solidarietà", "Crescere insieme", "Laboratorio della Solidarietà P. Agostino Varotto", due Charity Shop (Via Marzolo, Piazza Caduti della Resistenza); in fase di sviluppo: "Sollievo ai pazienti attraverso immagini", "La segnaletica vivente in aiuto al paziente".</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Banchetti solidali presso le sedi dell'Azienda Ospedale-Università di Padova, eventi culturali per raccolta fondi (presentazione di opere del fondatore dell'Associazione), concerti, mostre, ecc. 
+ </t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>PER UNA NUOVA VITA ODV</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Casa di Accoglienza S. Rita da Cascia</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Prof. Giorgio Enrico Gerunda</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr">
+        <is>
           <t>Via S. Maria in Conio, 10</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
         <is>
           <t>049 8774491</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
+      <c r="H64" t="inlineStr">
         <is>
           <t>049 8308109</t>
         </is>
       </c>
-      <c r="I63" t="inlineStr">
+      <c r="I64" t="inlineStr">
         <is>
           <t>info@perunanuovavita.org</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>www.casasantaritapd.it</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t xml:space="preserve">L'Associazione gestisce la Casa di Accoglienza S. Rita da Cascia e offre accoglienza e supporto psicologico ai pazienti in attesa di trapianto d'organo o già trapiantati, ai pazienti oncologici, ai pazienti obesi e ai familiari che li assistono. La casa di Accoglienza S. Rita da Cascia è aperta 365 giorni all'anno dalle 07.00 alle 23.00. E' dotata di 21 monolocali con 2 o più letti, bagno di pertinenza, angolo cottura attrezzato, lavatrice in stanza o al piano. Tutte le unità sono dotate di aria condizionata, tv, telefono, biancheria letto e bagno con cambio settimanale e connessione internet gratuita. Al 3° piano è stata allestita una palestra messa a disposizione degli ospiti per fare il movimento in autonomia o per fini riabilitativi. Da gennaio 2020, con l'abbattimento delle barriere architettoniche in 2 monolocali della Casa, riesce ad accogliere anche persone con disabilità motoria o con problemi importanti di obesità. 
 Per gli ospiti della Casa sono attivi i seguenti servizi gratuiti: 
  servizio di supporto psicologico per i pazienti e per i rispettivi familiari 
  consulenze mediche 
  assegnazione di un medico dell'ULSS che assicura l'assistenza medica 
 </t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>Sensibilizzazione sulla tematica della donazione di organi e del trapianto d'organo, della prevenzione e della diagnosi precoce dei tumori, su altre aree tematiche sanitarie e sui valori del volontariato, attraverso l'organizzazione di incontri nelle scuole, di incontri informativi/formativi all'interno della Casa di accoglienza S. Rita da Cascia, di banchetti informativi, di manifestazioni e convegni aperti alla cittadinanza.</t>
         </is>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="L64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>PROGETTO CERNOBYL</t>
+          <t>PRADER-WILLI - VENETO</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Associazione Progetto Cernobyl</t>
+          <t>Prader-Willi - Veneto</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Alberta Trevisanello</t>
+          <t>Andreina Comoretto</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Via Longhena, 10</t>
+          <t>Via J. Sansovino, 7</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Abano Terme</t>
+          <t>Ponte San Nicolò</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>049 8601523</t>
+          <t>335 7024450</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr">
         <is>
-          <t>assprogettocernobyl@gmail.com</t>
-[...2 lines deleted...]
-      <c r="J65" t="inlineStr"/>
+          <t>triveneto@praderwilli.it</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>www.praderwilli.it</t>
+        </is>
+      </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Cooperazione internazionale, azioni di sussidiarietà, interventi di sostegno in emergenze ambientali.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aiuto per i soggetti con sindrome di Prader-Willi e loro famiglie; sostegno ai medici di riferimento.</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>PROGETTO EMO-CASA</t>
+          <t>PROGETTO CERNOBYL</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Associazione contro la leucemia e le altre emopatie maligne per la ricerca clinica e la terapia domiciliare - Onlus</t>
+          <t>Associazione Progetto Cernobyl</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Silvana Albertazzi</t>
+          <t>Alberta Trevisanello</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
+          <t>Via Longhena, 10</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Abano Terme</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>049 8601523</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr"/>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>assprogettocernobyl@gmail.com</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr"/>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>Cooperazione internazionale, azioni di sussidiarietà, interventi di sostegno in emergenze ambientali.</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>Formazione, raccolta fondi, promozione di iniziative culturali</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>PROGETTO EMO-CASA</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Associazione contro la leucemia e le altre emopatie maligne per la ricerca clinica e la terapia domiciliare - Onlus</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Silvana Albertazzi</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr">
+        <is>
           <t>Via Gioacchino Murat, 85</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F67" t="inlineStr">
         <is>
           <t>Milano</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="G67" t="inlineStr">
         <is>
           <t>02 69008117</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
+      <c r="H67" t="inlineStr">
         <is>
           <t>02 69016332</t>
         </is>
       </c>
-      <c r="I66" t="inlineStr">
+      <c r="I67" t="inlineStr">
         <is>
           <t>info@emo-casa.comdirezione@emo-casa.com</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J67" t="inlineStr">
         <is>
           <t>www.emo-casa.com</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K67" t="inlineStr">
         <is>
           <t>Assistenza socio-sanitaria; trasporto e accompagnamento pazienti; concessione contributi economici per pazienti.</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>Attività di sostegno alle famiglie dei malati più disagiate; coordinamento delle attività con Enti e Associazioni affini e con il Servizio Sanitario Nazionale; disponibilità di appartamenti da assegnare a pazienti che vengono da fuori Milano. 
 L'Associazione è presente in altre città: Trento, Novara, Verona, Ravenna, Genova, oltre all'unità mobile a Toirano (SV).</t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...52 lines deleted...]
-    </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>PULCINO</t>
+          <t>PROGETTO ITACA PADOVA</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Associazione a sostegno delle famiglie dei bambini nati pretermine o ricoverati nei reparti di terapia intensiva e patologia neonatale del Veneto</t>
+          <t>Progetto Itaca Padova</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Elisabetta Ruzzon</t>
+          <t>Alessandra Garagnani</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Legale: Via Giustiniani, 3 Padova Operativa: Via G. Verga, 1 Albignasego</t>
+          <t>via Ugo Foscolo, 9/A</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>049 8809816345 4520357</t>
+          <t>049 8755597</t>
         </is>
       </c>
       <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr">
         <is>
+          <t>info.padova@progettoitaca.org</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>padova.progettoitaca.org</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>Informazione e supporto per persone che soffrono di un disagio psichico e per i loro familiari.</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>Incontri per volontari, operatori, familiari, per offrire una corretta informazione. Formazione di gruppi di auto aiuto per persone sofferenti e familiari.</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>PULCINO</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Associazione a sostegno delle famiglie dei bambini nati pretermine o ricoverati nei reparti di terapia intensiva e patologia neonatale del Veneto</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Elisabetta Ruzzon</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Legale: Via Giustiniani, 3 Padova Operativa: Via G. Verga, 1 Albignasego</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>049 8809816345 4520357</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" t="inlineStr">
+        <is>
           <t>info@associazionepulcino.it</t>
         </is>
       </c>
-      <c r="J68" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>www.associazionepulcino.itwww.facebook.com/AssociazionePulcino</t>
         </is>
       </c>
-      <c r="K68" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>L'Associazione si occupa di sostenere le famiglie dei bambini che nascono pretermine e che vivono un periodo di ricovero più o meno lungo in un reparto di terapia intensiva e patologia neonatale. Sostiene le famiglie, sia durante il ricovero del loro bambino, attraverso incontri di persona o telefonici utili a condividere il vissuto, così particolare e difficile, sia nel periodo immediatamente successivo alla dimissione, durante il quale si mette a disposizione della famiglia un'equipe multidisciplinare, in grado di sostenere la famiglia dal punto di vista emotivo e puericulturale attraverso il progetto di Home Visit. 
 Oltre al sostegno diretto alle famiglie, l'Associazione sostiene gli operatori dei reparti mediante l'acquisto di attrezzature necessarie a rendere la degenza dei piccoli pazienti il meno stressante possibile e la famiglia come parte attiva del processo di cura del bambino.</t>
         </is>
       </c>
-      <c r="L68" t="inlineStr"/>
-[...44 lines deleted...]
-      </c>
       <c r="L69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>R.C.V. odv</t>
+          <t>PUZZLE</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Ricerca per Credere nella Vita</t>
+          <t>Puzzle</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Enrico Giuriolo</t>
+          <t>Caterina Fortunato</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Vicolo Bellini 12</t>
+          <t>Via del Commercio, 9</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Padova</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vigodarzere</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr">
         <is>
-          <t>info@rcv.veneto.it</t>
+          <t>info@associazionepuzzle.it</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>www.rcv.veneto.it</t>
+          <t>www.associazionepuzzle.it - Facebook.com/AssociazionePuzzleOnlus</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Aiuto alla ricerca sulle malattie oncoematologiche dell'adulto, che si svolge presso l'UOC di Ematologia dell'Azienda Ospedale-Università Padova.</t>
+          <t>Raccolta fondi per sostenere progetti per la Chirurgia pediatrica dell'Azienda Ospedale-Università di Padova.</t>
         </is>
       </c>
       <c r="L70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>RENE - Arturo Borsatti - Onlus</t>
+          <t>R.C.V. odv</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Rene - Arturo Borsatti - Onlus</t>
+          <t>Ricerca per Credere nella Vita</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Prof. Lorenzo Calò</t>
+          <t>Enrico Giuriolo</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 2 - c/o Nefrologia, Azienda Ospedale-Università Padova</t>
+          <t>Vicolo Bellini 12</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>049 8212152</t>
+          <t>049 658101</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
-      <c r="I71" t="inlineStr"/>
-      <c r="J71" t="inlineStr"/>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>info@rcv.veneto.it</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>www.rcv.veneto.it</t>
+        </is>
+      </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Consulenza nefrologica per pazienti nefropatici, consulenza malattie rare nefrologiche, promozione ricerca clinica e sperimentale nefrologica</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aiuto alla ricerca sulle malattie oncoematologiche dell'adulto, che si svolge presso l'UOC di Ematologia dell'Azienda Ospedale-Università Padova.</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>ROBERTO FARINI</t>
+          <t>RENE - Arturo Borsatti - Onlus</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Associazione per la Gastroenterologia - Onlus</t>
+          <t>Rene - Arturo Borsatti - Onlus</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Prof. Giacomo Carlo Sturniolo</t>
+          <t>Prof. Lorenzo Calò</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
-          <t>via Ospedale Civile, 3651 c/o UOC Gastroenterologia, Direzione 2° piano, Ospedale Giustinianeo - Azienda Ospedale-Università di Padova</t>
+          <t>Via Giustiniani, 2 - c/o Nefrologia, Azienda Ospedale-Università Padova</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>049 8212890</t>
+          <t>049 8212152</t>
         </is>
       </c>
       <c r="H72" t="inlineStr"/>
-      <c r="I72" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr"/>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Sviluppo delle conoscenze in ambito gastroenterologico, erogazione borse di studio per ricercatori, organizzazione di convegni, meeting, corsi teorico-pratici, percorsi formativi dedicati al personale sanitario.</t>
+          <t>Consulenza nefrologica per pazienti nefropatici, consulenza malattie rare nefrologiche, promozione ricerca clinica e sperimentale nefrologica</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>Organizzazione giornate dedicate al Colon Day e Giornata Test gratuito HCV.</t>
+          <t>Intervento come patrocinatore convegni nefrologici, promozione attività di ricerca nefrologica</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>SALUS PUERI</t>
+          <t>ROBERTO FARINI</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Fondazione Salus Pueri</t>
+          <t>Associazione per la Gastroenterologia - Onlus</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Prof.ssa Liviana Da Dalt</t>
+          <t>Prof. Giacomo Carlo Sturniolo</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 3</t>
+          <t>via Ospedale Civile, 3651 c/o UOC Gastroenterologia, Direzione 2° piano, Ospedale Giustinianeo - Azienda Ospedale-Università di Padova</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>049 8762390</t>
+          <t>049 8212890</t>
         </is>
       </c>
       <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr">
         <is>
+          <t>info@associazionefarini.it</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>www.associazionefarini.it</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>Sviluppo delle conoscenze in ambito gastroenterologico, erogazione borse di studio per ricercatori, organizzazione di convegni, meeting, corsi teorico-pratici, percorsi formativi dedicati al personale sanitario.</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>Organizzazione giornate dedicate al Colon Day e Giornata Test gratuito HCV.</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>SALUS PUERI</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Fondazione Salus Pueri</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Prof.ssa Liviana Da Dalt</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Via Giustiniani, 3</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>049 8762390</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr"/>
+      <c r="I74" t="inlineStr">
+        <is>
           <t>fondazionesaluspueri@gmail.com</t>
         </is>
       </c>
-      <c r="J73" t="inlineStr">
+      <c r="J74" t="inlineStr">
         <is>
           <t>www.fondazionesaluspueri.it</t>
         </is>
       </c>
-      <c r="K73" t="inlineStr">
+      <c r="K74" t="inlineStr">
         <is>
           <t>La Fondazione è stata costituita nel 1992 con lo scopo di promuovere progetti e raccogliere risorse a favore della Pediatria di Padova, per creare, in tutti i suoi aspetti, un vero ospedale a misura di bambino e della sua famiglia. La Fondazione sostiene la Pediatria di Padova nella sua globalità, ricercando il bene di tutti i bambini e delle loro famiglie, indipendentemente dalla loro malattia. In questi anni la Fondazione ha finanziato iniziative e progetti dedicati alla cura e assistenza dei piccoli pazienti, formazione del personale medico-sanitario, ricerca scientifica, umanizzazione degli ambienti della Pediatria, acquisto di attrezzature medicali d'avanguardia. 
 Inoltre, la Fondazione mira a porsi come punto di riferimento per le stituzioni, le aziende, le famiglie, le associazioni del territorio, promuovendo attività di informazione, promozione, eventi culturali, scientifici e di divulgazione, che sviluppano iniziative di radicamento e comunicazione della Pediatria come fulcro di un sistema, che risponde in maniera adeguata ed efficace ai bisogni di salute del bambino e della sua famiglia.</t>
         </is>
       </c>
-      <c r="L73" t="inlineStr"/>
-[...57 lines deleted...]
-      </c>
+      <c r="L74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>SIMBA</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Associazione Bambini Trapiantati di Fegato onlus</t>
+          <t>Associazione Italiana Malattia Sindrome di Behcet e Behcet Like</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Sonia Lucatello</t>
+          <t>Del Bianco Alessandra</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 3</t>
+          <t>Via 24 maggio, 28</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Pontedera</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>348 5795734340 1091748</t>
-[...2 lines deleted...]
-      <c r="H75" t="inlineStr"/>
+          <t>392 4175532</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>0587 58299</t>
+        </is>
+      </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>presidente@associazionesofia.it</t>
+          <t>info@behcet.it</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>www.associazionesofia.it</t>
+          <t>www.behcet.it</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Aiuto economico alle famiglie dei bambini trapiantati di fegato e in attesa del trapianto, tramite fornitura di buoni pasto, spese alloggio e viaggi (se il bambino è ricoverato in reparto o per visite di controllo).</t>
-[...2 lines deleted...]
-      <c r="L75" t="inlineStr"/>
+          <t>Informazione e assistenza a pazienti e familiari, consulenza psicologica; raccolta fondi per sostegno alla ricerca relativa alla patologia.</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>Eventi online, convegni, campagne informative.</t>
+        </is>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>T.D.M.</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Tribunale per i Diritti del Malato</t>
+          <t>Associazione Bambini Trapiantati di Fegato onlus</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Carlo Tobaldo</t>
+          <t>Sonia Lucatello</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
-          <t>via Giustiniani, 2 - c/o Azienda Ospedale-Università di Padova</t>
+          <t>Via Giustiniani, 3</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>049 8213904393 1412399</t>
-[...6 lines deleted...]
-      </c>
+          <t>348 5795734340 1091748</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr">
         <is>
-          <t>tdmpadova@hotmail.it</t>
-[...2 lines deleted...]
-      <c r="J76" t="inlineStr"/>
+          <t>presidente@associazionesofia.it</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>www.associazionesofia.it</t>
+        </is>
+      </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Assistenza ai diritti del malato, con riguardo sia ai disservizi sia al risarcimento dei danni conseguenti a errori di malasanità.</t>
+          <t>Aiuto economico alle famiglie dei bambini trapiantati di fegato e in attesa del trapianto, tramite fornitura di buoni pasto, spese alloggio e viaggi (se il bambino è ricoverato in reparto o per visite di controllo).</t>
         </is>
       </c>
       <c r="L76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>TEAM FOR CHILDREN</t>
+          <t>T.D.M.</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Team for Children - Onlus</t>
+          <t>Tribunale per i Diritti del Malato</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Piergiorgio Gamba</t>
+          <t>Carlo Tobaldo</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Via Monsignor Fortin, 44</t>
+          <t>via Giustiniani, 2 - c/o Azienda Ospedale-Università di Padova</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>049 7356069</t>
-[...2 lines deleted...]
-      <c r="H77" t="inlineStr"/>
+          <t>049 8213904393 1412399</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>049 8213904</t>
+        </is>
+      </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>segreteria@teamforchildren.it</t>
-[...6 lines deleted...]
-      </c>
+          <t>tdmpadova@hotmail.it</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr"/>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Sostegno economico e psicologico ai bambini oncologici e alle loro famiglie.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Assistenza ai diritti del malato, con riguardo sia ai disservizi sia al risarcimento dei danni conseguenti a errori di malasanità.</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>THEODORA</t>
+          <t>TEAM FOR CHILDREN</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Fondazione Onlus</t>
+          <t>Team for Children - Onlus</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Emanuela Basso Petrino</t>
+          <t>Piergiorgio Gamba</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Via Bernardo Quaranta, 45</t>
+          <t>Via Monsignor Fortin, 44</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Milano</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>02 801116</t>
-[...6 lines deleted...]
-      </c>
+          <t>049 7356069</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr">
         <is>
-          <t>info@theodora.it</t>
+          <t>segreteria@teamforchildren.it</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>www.theodora.it</t>
+          <t>www.teamforchildren.it</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Dal 1995 la Fondazione offre, a titolo gratuito, momenti di gioco, ascolto e sorriso ai bambini che affrontano un ricovero lungo e difficile in ospedale, prendendosi cura della loro &amp;quot;parte sana&amp;quot;, con le speciali visite del Dottor Sogni, artisti professionisti, assunti e specificatamente formati per operare in reparti ospedalieri pediatrici di alta complessità. La fondazione, con i suoi 27 Dottor Sogni, ogni anno visita individualmente oltre 35.000 piccoli pazienti ospedalizzati nei 42 reparti di 17 ospedali in 11 città italiane in cui opera. 
-Diritto ad &amp;quot;essere bambino&amp;quot; del piccolo paziente, rigore nella formazione professionale del Dottor Sogni, integrazione dell'attività rispettosa del personale di reparto e perseguimento di un'alta qualità del servizio offerto, sono i valori su cui si basa la missione della Fondazione. Il grado di professionalità del Dottor Sogni, inoltre, consente al reparto ospedaliero in cui lo stesso opera di arricchirsi di un interlocutore prezioso e di una figura professionale utile e proficua per il miglioramento delle condizioni di salute dei bambini.</t>
+          <t>Sostegno economico e psicologico ai bambini oncologici e alle loro famiglie.</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>Cura e garantisce la selezione degli artisti, la formazione iniziale e di aggiornamento, la loro supervisione psicologica e le visite di coaching, retribuendone l'attività svolta in ospedale.</t>
+          <t>Finanziamento di borse di studio per medici oncologi.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>UILDM</t>
+          <t>THEODORA</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Unione Italiana Lotta alla Distrofia Muscolare - Sede di Padova</t>
+          <t>Fondazione Onlus</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Damiano Zampieri</t>
+          <t>Emanuela Basso Petrino</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Via dei Colli, 4 c/o Ospedale dei Colli</t>
+          <t>Via Bernardo Quaranta, 45</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Milano</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>049 624858</t>
+          <t>02 801116</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>049 720220</t>
+          <t>02 89016155</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>uildm.pd@gmail.com</t>
+          <t>info@theodora.it</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>www.uildmaislapadova.it</t>
+          <t>www.theodora.it</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>L'Associazione UILDM-AISLA, costituita nel 1971, opera sul piano scientifico della prevenzione e ricerca, sul piano terapeutico, riabilitativo e socio-assistenziale, riferita a persone con disabilità principalmente motoria dovuta a patologia neuromuscolare. Promuove e favorisce l'autonomia delle persone disabili; facilita la loro partecipazione attiva all'interno dei processi riabilitativi; sostiene l'inclusione sociale in contrapposizione a qualsiasi forma di istituzionalizzazione totale e di chiusure segreganti.</t>
+          <t>Dal 1995 la Fondazione offre, a titolo gratuito, momenti di gioco, ascolto e sorriso ai bambini che affrontano un ricovero lungo e difficile in ospedale, prendendosi cura della loro "parte sana", con le speciali visite del Dottor Sogni, artisti professionisti, assunti e specificatamente formati per operare in reparti ospedalieri pediatrici di alta complessità. La fondazione, con i suoi 27 Dottor Sogni, ogni anno visita individualmente oltre 35.000 piccoli pazienti ospedalizzati nei 42 reparti di 17 ospedali in 11 città italiane in cui opera. 
+Diritto ad "essere bambino" del piccolo paziente, rigore nella formazione professionale del Dottor Sogni, integrazione dell'attività rispettosa del personale di reparto e perseguimento di un'alta qualità del servizio offerto, sono i valori su cui si basa la missione della Fondazione. Il grado di professionalità del Dottor Sogni, inoltre, consente al reparto ospedaliero in cui lo stesso opera di arricchirsi di un interlocutore prezioso e di una figura professionale utile e proficua per il miglioramento delle condizioni di salute dei bambini.</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>Trasporto attrezzato per persone disabili con patologia neuromuscolare; attività culturali, ludiche e ricreative; promozione attività sportiva per persone con disabilità.</t>
+          <t>Cura e garantisce la selezione degli artisti, la formazione iniziale e di aggiornamento, la loro supervisione psicologica e le visite di coaching, retribuendone l'attività svolta in ospedale.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>UN CUORE UN MONDO PADOVA ODV</t>
+          <t>UILDM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Un Cuore Un Mondo Padova - ODV</t>
+          <t>Unione Italiana Lotta alla Distrofia Muscolare - Sede di Padova</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Franco Palma</t>
+          <t>Damiano Zampieri</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Corte Ca' Lando int. 7, Via A. Gabelli 106 - 35121 Padova</t>
+          <t>Via dei Colli, 4 c/o Ospedale dei Colli</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>049 8364110335 1414060</t>
-[...2 lines deleted...]
-      <c r="H80" t="inlineStr"/>
+          <t>049 624858</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>049 720220</t>
+        </is>
+      </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>info@uncuoreunmondopadova.org</t>
+          <t>uildm.pd@gmail.com</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>www.uncuoreunmondopadova.org</t>
+          <t>www.uildmaislapadova.it</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Sostegno alle UOC di Cardiologia e Cardiochirugia Pediatrica dell'Azienda Ospedale-Università di Padova, aiuto psicologico, logistico, burocratico ed economico ai genitori dei bambini ricoverati; progetto di attività fisica e sportiva specifico per bambini cardiopatici, progetto di cooperazione internazionale in Eritrea.</t>
+          <t>L'Associazione UILDM-AISLA, costituita nel 1971, opera sul piano scientifico della prevenzione e ricerca, sul piano terapeutico, riabilitativo e socio-assistenziale, riferita a persone con disabilità principalmente motoria dovuta a patologia neuromuscolare. Promuove e favorisce l'autonomia delle persone disabili; facilita la loro partecipazione attiva all'interno dei processi riabilitativi; sostiene l'inclusione sociale in contrapposizione a qualsiasi forma di istituzionalizzazione totale e di chiusure segreganti.</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>Sostegno alla formazione di medici specializzati, sostegno alla ricerca in ambiito cardiologico e di cardiochirurgia pediatrica; donazioni di materiali e arredi utili per i reparti e per migliorare la degenza dei pazienti; contributi economici per finanziare il lavoro di medici specializzati operanti presso l'Azienda Ospedale-Università di Padova.</t>
+          <t>Trasporto attrezzato per persone disabili con patologia neuromuscolare; attività culturali, ludiche e ricreative; promozione attività sportiva per persone con disabilità.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>UTP- PD</t>
+          <t>UN CUORE UN MONDO PADOVA ODV</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Unione Trapianti Polmone - Padova</t>
+          <t>Un Cuore Un Mondo Padova - ODV</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Stefano Pavanello</t>
+          <t>Franco Palma</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Via Giustiniani, 2 c/o Chirurgia Toracica - Policlinico Azienda Ospedale-Università di Padova</t>
+          <t>Corte Ca' Lando int. 7, Via A. Gabelli 106 - 35121 Padova</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>349 4411887</t>
+          <t>049 8364110335 1414060</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr">
         <is>
-          <t>unitp-pd@outlook.it</t>
+          <t>info@uncuoreunmondopadova.org</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>oltrelamalattia.it</t>
+          <t>www.uncuoreunmondopadova.org</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Sostegno morale e materiale ai pazienti in lista di attesa o trapiantati di polmone. Informazione e divulgazione malattie rare polmonari, in particolar modo Fibrosi polmonare idiopatica.</t>
+          <t>Sostegno alle UOC di Cardiologia e Cardiochirugia Pediatrica dell'Azienda Ospedale-Università di Padova, aiuto psicologico, logistico, burocratico ed economico ai genitori dei bambini ricoverati; progetto di attività fisica e sportiva specifico per bambini cardiopatici, progetto di cooperazione internazionale in Eritrea.</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>Partecipazione a diversi convegni italiani ed europei, affiliazione con organizzazioni europee come EURORDIS, ERS/ELF.</t>
+          <t>Sostegno alla formazione di medici specializzati, sostegno alla ricerca in ambiito cardiologico e di cardiochirurgia pediatrica; donazioni di materiali e arredi utili per i reparti e per migliorare la degenza dei pazienti; contributi economici per finanziare il lavoro di medici specializzati operanti presso l'Azienda Ospedale-Università di Padova.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>VAdA Nazareth</t>
+          <t>UTP- PD</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Volontari Amici degli Anziani</t>
+          <t>Unione Trapianti Polmone - Padova</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Ornella Miceli</t>
+          <t>Stefano Pavanello</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Via Nazareth, 38</t>
+          <t>Via Giustiniani, 2 c/o Chirurgia Toracica - Policlinico Azienda Ospedale-Università di Padova</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>049 848411</t>
+          <t>349 4411887</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr">
         <is>
-          <t>vadanazareth@gmail.com</t>
-[...2 lines deleted...]
-      <c r="J82" t="inlineStr"/>
+          <t>unitp-pd@outlook.it</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>oltrelamalattia.it</t>
+        </is>
+      </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Vigilanza e compagnia agli ospiti dell'Istituto per anziani O.I.C. Civitas Vitae Nazareth.</t>
-[...2 lines deleted...]
-      <c r="L82" t="inlineStr"/>
+          <t>Sostegno morale e materiale ai pazienti in lista di attesa o trapiantati di polmone. Informazione e divulgazione malattie rare polmonari, in particolar modo Fibrosi polmonare idiopatica.</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>Partecipazione a diversi convegni italiani ed europei, affiliazione con organizzazioni europee come EURORDIS, ERS/ELF.</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>VIP Padova Odv</t>
+          <t>VAdA Nazareth</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Viviamo in Positivo Padova</t>
+          <t>Volontari Amici degli Anziani</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Matteo Vania</t>
+          <t>Ornella Miceli</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Via Decorati al valor civile, 150</t>
+          <t>Via Nazareth, 38</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>389 1153332</t>
+          <t>049 848411</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr">
         <is>
-          <t>presidente@vippadova.org</t>
-[...6 lines deleted...]
-      </c>
+          <t>vadanazareth@gmail.com</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr"/>
       <c r="K83" t="inlineStr">
         <is>
-          <t>È un'Associazione di clown volontari che svolge, in modo continuativo, servizi di &amp;quot;clownterapia&amp;quot;. L'associazione opera regolarmente presso il Dipartimento per la Salute della Donna e del Bambino dell'AOUP, presso alcuni Dipartimenti dell'Ospedale Sant'Antonio di Padova, presso l'Oncoematologia Pediatrica e presso la struttura assistenziale Parco del Sole. I servizi si svolgono principalmente durante il weekend (sabato pomeriggio o domenica mattina), coinvolgendo dai 4 ai 12 volontari per ogni turno di servizio. 
-[...8 lines deleted...]
-      </c>
+          <t>Vigilanza e compagnia agli ospiti dell'Istituto per anziani O.I.C. Civitas Vitae Nazareth.</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>VOLONTA' DI VIVERE</t>
+          <t>VIP Padova Odv</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Noi e il cancro</t>
+          <t>Viviamo in Positivo Padova</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>IVANA SIMEONATO</t>
+          <t>Matteo Vania</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Via Matteotti, 27</t>
+          <t>Via Decorati al valor civile, 150</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>049 8025069331 1477310</t>
+          <t>389 1153332</t>
         </is>
       </c>
       <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr">
         <is>
-          <t>associazione@volontadivivere.org</t>
+          <t>presidente@vippadova.org</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>www.volontadivivere.org</t>
+          <t>www.vippadova.org</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Riabilitazione psicofisica del malato oncologico, con un servizio di infodrenaggio manuale, sostegno psicologico per pazienti e familiari. Attività motorie di gruppo e laboratori di arteterapia.</t>
+          <t>È un'Associazione di clown volontari che svolge, in modo continuativo, servizi di "clownterapia". L'associazione opera regolarmente presso il Dipartimento per la Salute della Donna e del Bambino dell'AOUP, presso alcuni Dipartimenti dell'Ospedale Sant'Antonio di Padova, presso l'Oncoematologia Pediatrica e presso la struttura assistenziale Parco del Sole. I servizi si svolgono principalmente durante il weekend (sabato pomeriggio o domenica mattina), coinvolgendo dai 4 ai 12 volontari per ogni turno di servizio. 
+Inoltre, senza cadenza fissa, ma con una media di un intervento al mese, l'Associazione svolge servizi in strutture diverse da quelle sopraindicate, come case di riposo per anziani, centri di accoglienza per disabili, feste a contesto sociale e scopo benefico, scuole. 
+Ogni anno l'associazione è impegnata in un evento nazionale: "Giornata del Naso rosso - GNR", (ogni 3° domenica del mese di maggio), più altri eventi vari in piazza, per divulgare e far conoscere l'associazione (es: la Festa del Volontariato).</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>Attività di prevenzione nelle scuole con incontri dedicati, seminari e convegni a tema medico e psicologico.</t>
+          <t>Accanto agli impegni di servizio, l'associazione svolge regolare attività di formazione per i propri volontari, con una media di 2 incontri mensili serali e saltuariamente corsi di formazione di un intero week-end. Periodicamente propone corsi di formazione per "nuovi volontari" clown di corsia.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>BRACCIO DI FERRO RfE</t>
+          <t>VOLONTA' DI VIVERE</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>BRACCIO DI FERRO Ricky for Ever</t>
+          <t>Noi e il cancro</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Elisa Grenci</t>
+          <t>IVANA SIMEONATO</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Via del Santo, 41</t>
+          <t>Via Matteotti, 27</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>349 4671390</t>
+          <t>049 8025069331 1477310</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
-          <t>info@bracciodiferro.org</t>
+          <t>associazione@volontadivivere.org</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>www.bracciodiferro.org &amp;nbsp;</t>
+          <t>www.volontadivivere.org</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Pro Hospice Pediatrico di Padova; persegue esclusivamente finalità di solidarietà sociale, non ha fini di lucro e ha lo scopo di sostenere bambini con problematiche oncologiche, di gravi malattie, di dolore e inguaribilità, di sostenere le loro famiglie svolgendo unicamente l'attività di beneficienza a favore di bambini in condizioni di disagio connesso a situazioni psico-fisiche particolarmente invalidanti, a situazioni di devianza, di degrado, o grave disagio economico familiare o di emarginazione sociale, mediante erogazioni gratuite dirette, ovvero per il tramite di enti che presentino i requisiti di cui al comma 4 art. 30 legge 28 gennaio 2009.</t>
+          <t>Riabilitazione psicofisica del malato oncologico, con un servizio di infodrenaggio manuale, sostegno psicologico per pazienti e familiari. Attività motorie di gruppo e laboratori di arteterapia.</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>Testimonianza, sensibilizzazione e promozione del volontariato. Eventi e raccolte fondi a sostegno delle attività dell'Associazione e collaborazione con altre Onlus e ODV per il raggiungimento dell'attività prevalente. Sostegno alla formazione di medici specializzandi, sostegno alla ricerca; donazioni di materiali e arredi utili per i reparti e per migliorare la degenza dei pazienti; contributi economici per finanziare il lavoro di medici specializzandi operanti presso l'Azienda Ospedale-Università Padova.</t>
+          <t>Attività di prevenzione nelle scuole con incontri dedicati, seminari e convegni a tema medico e psicologico.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>A.Ma.R.V. ODV</t>
+          <t>BRACCIO DI FERRO RfE</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Associazione Malati Reumatici del Veneto</t>
+          <t>BRACCIO DI FERRO Ricky for Ever</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Silvia Tonolo</t>
+          <t>Elisa Grenci</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Mirano (VE)</t>
+          <t>Via del Santo, 41</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Mirano</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>340 3770688</t>
+          <t>349 4671390</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr">
+        <is>
+          <t>info@bracciodiferro.org</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">www.bracciodiferro.org  </t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>Pro Hospice Pediatrico di Padova; persegue esclusivamente finalità di solidarietà sociale, non ha fini di lucro e ha lo scopo di sostenere bambini con problematiche oncologiche, di gravi malattie, di dolore e inguaribilità, di sostenere le loro famiglie svolgendo unicamente l'attività di beneficienza a favore di bambini in condizioni di disagio connesso a situazioni psico-fisiche particolarmente invalidanti, a situazioni di devianza, di degrado, o grave disagio economico familiare o di emarginazione sociale, mediante erogazioni gratuite dirette, ovvero per il tramite di enti che presentino i requisiti di cui al comma 4 art. 30 legge 28 gennaio 2009.</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>Testimonianza, sensibilizzazione e promozione del volontariato. Eventi e raccolte fondi a sostegno delle attività dell'Associazione e collaborazione con altre Onlus e ODV per il raggiungimento dell'attività prevalente. Sostegno alla formazione di medici specializzandi, sostegno alla ricerca; donazioni di materiali e arredi utili per i reparti e per migliorare la degenza dei pazienti; contributi economici per finanziare il lavoro di medici specializzandi operanti presso l'Azienda Ospedale-Università Padova.</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>A.Ma.R.V. ODV</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Associazione Malati Reumatici del Veneto</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Silvia Tonolo</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Mirano (VE)</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Mirano</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>340 3770688</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr"/>
+      <c r="I87" t="inlineStr">
         <is>
           <t xml:space="preserve">
 amarv@libero.it
 info@pec.amarv-veneto.it</t>
         </is>
       </c>
-      <c r="J86" t="inlineStr">
+      <c r="J87" t="inlineStr">
         <is>
           <t>www.amarv-veneto.it</t>
         </is>
       </c>
-      <c r="K86" t="inlineStr">
+      <c r="K87" t="inlineStr">
         <is>
           <t>Sensibilizzare le autorità sanitarie, svolgere attività di prevenzione, curative e riabilitative per i malati reumatici. Svolgere azione divulgativa, educativa in modo da diffondere conoscenza su tali patologie. Tutelare interessi dei malati, promuovere iniziative per potenziare l’attività dell’associazione.</t>
         </is>
       </c>
-      <c r="L86" t="inlineStr">
+      <c r="L87" t="inlineStr">
         <is>
           <t>Sollecitare la collaborazione tra medico di base e reumatologo, perché sia garantito un rapido e corretto accesso alle strutture specialistiche; promuovere ogni iniziativa che valga a potenziare l’attività di A.Ma.R.V., acquisendo i mezzi finanziari utili all’espletamento delle sue funzioni. Tutto nel rispetto della normativa in materia di volontariato. A.Ma.R.V. opera sul territorio della Regione Veneto. Diffondere materiale informativo alla cittadinanza nelle piazze dietro autorizzazioni comunali, negli ospedali, centri medici, farmacie. Giornate di screening gratuito e completo della mano che si svolgono nelle piazze; L’iniziativa è denominata “Fatti Dare Una Mano”. Questi eventi sono realizzati in collaborazione con i medici reumatologi della Provincia che ci ospita.</t>
-        </is>
-[...48 lines deleted...]
-          <t>manifestazioni a sostegno dei progetti.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>PaLiNUro</t>
+          <t>IL SORRISO DI GIOVANNI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>PaLiNUro Associazione APS</t>
+          <t>IL SORRISO DI GIOVANNI</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Edoardo Fiorini</t>
+          <t>DANIELA BURANELLO</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
-          <t>c/o Istituto Nazionale dei Tumori Via Venezian, 1; 20133 Milano</t>
+          <t>Via Monsignor Barbiero, 21</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Milano</t>
+          <t>Martellago</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>350 9084589</t>
+          <t>349 8632186</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr">
         <is>
-          <t>veneto@associazionepalinuro.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>dany.buranello@icloud.com</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr"/>
       <c r="K88" t="inlineStr">
         <is>
-          <t>l'Associazione, unica a occuparsi di neoplasie uroteliali e di tumore alla vescica in particolare, lavora per non fare mai sentire sola la persona ammalata.</t>
+          <t>progetti concreti per l'Oncoematologia e Pediatria in Veneto; sostegno alle famiglie e bambini.</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>opera per essere una Comunità di persone che si confronta e condivide le proprie esperienze di malattia. Offre ascolto, sostegno, informazione e coinvolgimento attivo. Desidera migliorare la vita delle persone colpite dal cancro alla vescica e promuovere la cooperazione tra tutti quelli che si adoperano per migliorare la cura e i risultati dei pazienti. Realizza materiali informativi, sempre aggiornati, capaci di fornire precise risposte alle necessità dell'associato; svolge attività di volontariato in presenza negli ospedali dove c'è un paziente che ha bisogno; favorisce la ricerca per la diagnosi precoce, la prevenzione e la cura del carcinoma della vescica.</t>
+          <t>manifestazioni a sostegno dei progetti.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>SHIATSU IN PEDIATRIA</t>
+          <t>PaLiNUro</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Shiatsu in Pediatria</t>
+          <t>PaLiNUro Associazione APS</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Angelica Nieddu</t>
+          <t>Edoardo Fiorini</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Via Montello, 18</t>
+          <t>c/o Istituto Nazionale dei Tumori Via Venezian, 1; 20133 Milano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Vigonza</t>
+          <t>Milano</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>333 2818243</t>
+          <t>350 9084589</t>
         </is>
       </c>
       <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr">
         <is>
-          <t>angeli3353@gmail.com fogarollo.m@gmail.com odvshiatsuped@pec.it</t>
-[...2 lines deleted...]
-      <c r="J89" t="inlineStr"/>
+          <t>veneto@associazionepalinuro.com</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>www.associazionepalinuro.com</t>
+        </is>
+      </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>praticare il trattamento Shiatsu ai bambini e ragazzi ricoverati nei vari reparti della Pediatria dell'Azienda Ospedale-Università Padova</t>
-[...2 lines deleted...]
-      <c r="L89" t="inlineStr"/>
+          <t>l'Associazione, unica a occuparsi di neoplasie uroteliali e di tumore alla vescica in particolare, lavora per non fare mai sentire sola la persona ammalata.</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>opera per essere una Comunità di persone che si confronta e condivide le proprie esperienze di malattia. Offre ascolto, sostegno, informazione e coinvolgimento attivo. Desidera migliorare la vita delle persone colpite dal cancro alla vescica e promuovere la cooperazione tra tutti quelli che si adoperano per migliorare la cura e i risultati dei pazienti. Realizza materiali informativi, sempre aggiornati, capaci di fornire precise risposte alle necessità dell'associato; svolge attività di volontariato in presenza negli ospedali dove c'è un paziente che ha bisogno; favorisce la ricerca per la diagnosi precoce, la prevenzione e la cura del carcinoma della vescica.</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>IL GIARDINO DELLA RICERCA</t>
+          <t>SHIATSU IN PEDIATRIA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>IL GIARDINO DELLA RICERCA</t>
+          <t>Shiatsu in Pediatria</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Benedetta Pizzeghello</t>
+          <t>Angelica Nieddu</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Via Strada Muson 2/b</t>
+          <t>Via Montello, 18</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Asolo</t>
+          <t>Vigonza</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>347 2923735</t>
+          <t>333 2818243</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr">
         <is>
-          <t>segreteria@ilgiardinodellaricerca.org</t>
-[...6 lines deleted...]
-      </c>
+          <t>angeli3353@gmail.com fogarollo.m@gmail.com odvshiatsuped@pec.it</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr"/>
       <c r="K90" t="inlineStr">
         <is>
-          <t>sostenere la ricerca in ambito sarcomi e tumori rari pediatrici, contribuendo all'attivazione e al supporto di nuovi progetti di ricerca che possano sviluppare cure più efficaci e mirate per queste malattie.</t>
-[...6 lines deleted...]
-      </c>
+          <t>praticare il trattamento Shiatsu ai bambini e ragazzi ricoverati nei vari reparti della Pediatria dell'Azienda Ospedale-Università Padova</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>KKC ITALIA</t>
+          <t>IL GIARDINO DELLA RICERCA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Kids Kicking Cancer Italia</t>
+          <t>IL GIARDINO DELLA RICERCA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Giancarlo Bagnulo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Benedetta Pizzeghello</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Via Oslavia, 30 - 00195 ROMA</t>
-[...2 lines deleted...]
-      <c r="F91" t="inlineStr"/>
+          <t>Via Strada Muson 2/b</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Asolo</t>
+        </is>
+      </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>347 3295168</t>
+          <t>347 2923735</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr">
         <is>
-          <t>info@kkcitalia.it</t>
+          <t>segreteria@ilgiardinodellaricerca.org</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>www.kkcitalia.it</t>
+          <t>www.ilgiardinodellaricerca.org</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>KKC è vicino ai piccoli pazienti in tutto il ciclo della malattia, nella degenza così come nella riabilitazione extra-ospedaliera. La sua attività consiste nel promuovere e offrire lezioni per allenare il corpo, ma soprattutto la mente. Corsi pratici che insegnano semplici tecniche delle arti marziali, esercizi di respirazione e tecniche di rilassamento. Questi sono finalizzati a migliorare la capacità dei bambini di gestire il dolore, di affrontare cure e terapie, ma soprattutto di curare l'approccio psicologico ed emotivo nei confronti della malattia. I corsi sono gratuiti. Infatti sono realizzati da volontari, esperti di arti marziali, cinture nere, che hanno seguito training specifici, teorici e pratici, per poter lavorare con i bambini affetti da patologie oncologiche e croniche. I volontari devono, poi, superare la validazione da parte del Consiglio Direttivo per conseguire il dipoma di &amp;quot;Martial Arts Therapist&amp;quot;.</t>
-[...2 lines deleted...]
-      <c r="L91" t="inlineStr"/>
+          <t>sostenere la ricerca in ambito sarcomi e tumori rari pediatrici, contribuendo all'attivazione e al supporto di nuovi progetti di ricerca che possano sviluppare cure più efficaci e mirate per queste malattie.</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>supportare le famiglie nell'affrontare la drammatica quotidianità a causa della malattia.</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE UNA CONTRO TRE</t>
+          <t>KKC ITALIA</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Associazione Una Contro Tre</t>
+          <t>Kids Kicking Cancer Italia</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Casagrande Federica</t>
-[...2 lines deleted...]
-      <c r="D92" t="inlineStr"/>
+          <t>Giancarlo Bagnulo</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Fanny La Monica</t>
+        </is>
+      </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Via Dei Morosini,1 - Albaredo di Vedelago (TV)</t>
+          <t>Via Oslavia, 30 - 00195 ROMA</t>
         </is>
       </c>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr">
         <is>
-          <t>348 1708719</t>
+          <t>347 3295168</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr">
         <is>
-          <t>unacontrotre@gmail.com</t>
+          <t>info@kkcitalia.it</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>www.associazioneunacontrotre.com</t>
+          <t>www.kkcitalia.it</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>l'associazione si occupa di Fibromialgia, Artrite Reumatoide e malattie infiammatorie croniche intestinali; supporto ai soci mettendo a disposizione psicologi di livello gratuito, collaborazioni con fisioterapisti e centri medici per sconti sulle prestazioni, divulgazione &amp;nbsp;nelle scuole, collaborazione con un'azienda di integratori alimentari 
-[...7 lines deleted...]
-      </c>
+          <t>KKC è vicino ai piccoli pazienti in tutto il ciclo della malattia, nella degenza così come nella riabilitazione extra-ospedaliera. La sua attività consiste nel promuovere e offrire lezioni per allenare il corpo, ma soprattutto la mente. Corsi pratici che insegnano semplici tecniche delle arti marziali, esercizi di respirazione e tecniche di rilassamento. Questi sono finalizzati a migliorare la capacità dei bambini di gestire il dolore, di affrontare cure e terapie, ma soprattutto di curare l'approccio psicologico ed emotivo nei confronti della malattia. I corsi sono gratuiti. Infatti sono realizzati da volontari, esperti di arti marziali, cinture nere, che hanno seguito training specifici, teorici e pratici, per poter lavorare con i bambini affetti da patologie oncologiche e croniche. I volontari devono, poi, superare la validazione da parte del Consiglio Direttivo per conseguire il dipoma di "Martial Arts Therapist".</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>AISF ODV</t>
+          <t>ASSOCIAZIONE UNA CONTRO TRE</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Associazione Italiana Sindrome Fibromialgica ODV</t>
+          <t>Associazione Una Contro Tre</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Prof. Piercarlo Sarzi Puttini</t>
+          <t>Casagrande Federica</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Viale Majno, 17A - Milano</t>
+          <t>Via Dei Morosini,1 - Albaredo di Vedelago (TV)</t>
         </is>
       </c>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr">
         <is>
-          <t>331 1228100 (lunedì ore 17:30-18:30)</t>
+          <t>348 1708719</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr">
         <is>
-          <t>aisfodvpadova@gmail.com aisfcentronord@gmail.com</t>
+          <t>unacontrotre@gmail.com</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>www.sindromefibromialgica.it</t>
+          <t>www.associazioneunacontrotre.com</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>informazione e assistenza a pazienti e familiari; attività di informazione e sensibilizzazione sulla sindrome fibromialgica; consulenza sugli aspetti educazionali legati alla gestione della malattia; organizzazione di corsi, gruppi e altre attività mirate a migliorare il benessere e la qualità della vita dei pazienti.</t>
-[...2 lines deleted...]
-      <c r="L93" t="inlineStr"/>
+          <t xml:space="preserve">l'associazione si occupa di Fibromialgia, Artrite Reumatoide e malattie infiammatorie croniche intestinali; supporto ai soci mettendo a disposizione psicologi di livello gratuito, collaborazioni con fisioterapisti e centri medici per sconti sulle prestazioni, divulgazione  nelle scuole, collaborazione con un'azienda di integratori alimentari 
+ </t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>organizzazione eventi per sensibilizzare, gazebi informativi, illuminazioni a livello nazionale nelle giornate mondiali, invio mensile di newsletter, pubblicazioni di articoli sul sito internet. Supporto da parte delle amministrazioni locali in vari progetti, come convegni informativi, una campagna di sensibilizzazione sul parcheggio disabili.</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>30 Nodi per il Fegato</t>
+          <t>AISF ODV</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>30 Nodi per il Fegato ETS</t>
+          <t>Associazione Italiana Sindrome Fibromialgica ODV</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Giuseppe Piemonte</t>
+          <t>Prof. Piercarlo Sarzi Puttini</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Corso Milano, 106</t>
-[...6 lines deleted...]
-      </c>
+          <t>Viale Majno, 17A - Milano</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr"/>
       <c r="G94" t="inlineStr">
         <is>
-          <t>3351637602</t>
+          <t>331 1228100 (lunedì ore 17:30-18:30)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr">
         <is>
+          <t>aisfodvpadova@gmail.com aisfcentronord@gmail.com</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>www.sindromefibromialgica.it</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>informazione e assistenza a pazienti e familiari; attività di informazione e sensibilizzazione sulla sindrome fibromialgica; consulenza sugli aspetti educazionali legati alla gestione della malattia; organizzazione di corsi, gruppi e altre attività mirate a migliorare il benessere e la qualità della vita dei pazienti.</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>30 Nodi per il Fegato</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>30 Nodi per il Fegato ETS</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Giuseppe Piemonte</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Corso Milano, 106</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>3351637602</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr"/>
+      <c r="I95" t="inlineStr">
+        <is>
           <t>giuseppepiemonte@libero.it</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
+      <c r="J95" t="inlineStr">
         <is>
           <t>www.30nodiperilfegato.it</t>
         </is>
       </c>
-      <c r="K94" t="inlineStr">
+      <c r="K95" t="inlineStr">
         <is>
           <t>Informazione 
 Diffondere informazioni e possibilità di approfondimento relativamente alle malattie del fegato. 
 Ricerca 
 Stimolare e sostenere la ricerca scientifica nel campo delle summenzionate patologie. 
 Sostegno alle famiglie 
 Sostenere le famiglie dei pazienti trapiantandi o trapiantati di fegato nella raccolta di informazioni e nel superamento delle difficoltà logistiche tipiche del periodo pre e post operatorio. 
 Donazione degli Organi 
 Promuovere la cultura della donazione attraverso iniziative di informazione relative al concetto di morte cerebrale ed attraverso la diffusione di report sulla richiesta di trapianto di organi solidi in Italia e sui risultati ottenuti dopo il trapianto, presso i centri di riferimento. 
 Formazione 
 Formazione di studenti e di giovani ricercatori specializzati e specializzandi in malattie epatiche.</t>
         </is>
       </c>
-      <c r="L94" t="inlineStr"/>
-[...52 lines deleted...]
-      </c>
       <c r="L95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>FONDAZIONE OMETTO</t>
+          <t>DOTTOR SORRISO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Fondazione Ometto</t>
+          <t>Fondazione Aldo Garavaglia Dottor Sorriso</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Valentina Ometto</t>
+          <t>Fabio Garavaglia</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Prato della Valle, 39</t>
+          <t>Via Mosè Bianchi, 79 - 20147 Milano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Milano</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>049 5222214</t>
-[...2 lines deleted...]
-      <c r="H96" t="inlineStr"/>
+          <t>0293796488</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>0293798993</t>
+        </is>
+      </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>info@fondazioneometto.it</t>
+          <t>info@dottorsorriso.it</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>www.fondazioneometto.it</t>
+          <t>www.dottorsorriso.it</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Supporto psicologico a pazienti, familiari e caregiver pre o post intervento neurochirurgico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Solidarietà sociale nel campo dell'assistenza sociale e Socio Sanitaria attraverso i nostri Dottori del Sorriso</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>LENE THUN ETS - FONDAZIONE</t>
+          <t>FONDAZIONE OMETTO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Fondazione Lene Thun ETS</t>
+          <t>Fondazione Ometto</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Gerhart Gostner</t>
+          <t>Valentina Ometto</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Via Galvani, 29 - 39100 Bolzano (BZ)</t>
+          <t>Prato della Valle, 39</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Bolzano</t>
+          <t>Padova</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>0471 245430</t>
+          <t>049 5222214</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr">
         <is>
-          <t>fondazione@lenethun.org</t>
+          <t>info@fondazioneometto.it</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>www.fondazionelenethun.org/it-it/</t>
+          <t>www.fondazioneometto.it</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Progetta e gestisce, all'interno degli ospedali italiani ed europei, un servizio gratuito e permanente di terapia ricreativa attraverso la modellazione dell'argilla, rivolto a bambini e ragazzi affetti da malattie gravi e croniche, in particolare oncoematologiche. L'efficacia della ceramico-terapia, come sostegno delle cure medico-farmacologiche, è il cuore dei laboratori offert dalla Fondazione; l'attività di manipolazione della ceramica rappresenta, infatti, una forma di espressione di sé e consente di esprimere la propria creatività e le proprie emozioni. L'attività della Fondazione si svolge in misura prevalente in presenza; tuttavia i laboratori in digitale, ideati e sviluppati a partire dalla pandemia da Covid 19 per garantire la continuità del servizio, sono divenuti ormai parte integrante dell'offerta per tutti i bambini che hanno la necessità di collegarsi&amp;nbsp; dalla propria stanza ospedaliera o da casa.</t>
-[...2 lines deleted...]
-      <c r="L97" t="inlineStr"/>
+          <t>Supporto psicologico a pazienti, familiari e caregiver pre o post intervento neurochirurgico</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>Arteterapia</t>
+        </is>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>MEDIETS</t>
+          <t>LENE THUN ETS - FONDAZIONE</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Medicinema Italia ETS</t>
+          <t>Fondazione Lene Thun ETS</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Fulvia Salvi</t>
+          <t>Gerhart Gostner</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Via G. Aselli 5 - 20133 Milano</t>
+          <t>Via Galvani, 29 - 39100 Bolzano (BZ)</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Milano</t>
+          <t>Bolzano</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>3922848724</t>
+          <t>0471 245430</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr">
         <is>
-          <t>info@medicinema-italia.org</t>
+          <t>fondazione@lenethun.org</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>https://www.medicinema-italia.org</t>
+          <t>www.fondazionelenethun.org/it-it/</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Cineterapia per pazienti ospedalizzati e in day hospital per mezzo di proiezioni filmiche gratuite. L'attività viene erogata dalla postazione Cinema Mobile posizionata all'Hospice Pediatrico.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetta e gestisce, all'interno degli ospedali italiani ed europei, un servizio gratuito e permanente di terapia ricreativa attraverso la modellazione dell'argilla, rivolto a bambini e ragazzi affetti da malattie gravi e croniche, in particolare oncoematologiche. L'efficacia della ceramico-terapia, come sostegno delle cure medico-farmacologiche, è il cuore dei laboratori offert dalla Fondazione; l'attività di manipolazione della ceramica rappresenta, infatti, una forma di espressione di sé e consente di esprimere la propria creatività e le proprie emozioni. L'attività della Fondazione si svolge in misura prevalente in presenza; tuttavia i laboratori in digitale, ideati e sviluppati a partire dalla pandemia da Covid 19 per garantire la continuità del servizio, sono divenuti ormai parte integrante dell'offerta per tutti i bambini che hanno la necessità di collegarsi  dalla propria stanza ospedaliera o da casa.</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>A.I.S.VE Odv</t>
+          <t>MEDIETS</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Associazione Incontinenti e Stomizzati del Veneto</t>
+          <t>Medicinema Italia ETS</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Antonella Trolese</t>
+          <t>Fulvia Salvi</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Via Venezia, 90 c/o IERO (Istituto Europeo di Ricerca Odontoiatrica); 35131 PD</t>
+          <t>Via G. Aselli 5 - 20133 Milano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Padova</t>
+          <t>Milano</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>3389672280</t>
+          <t>3922848724</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr">
         <is>
-          <t>aisve_regionale@libero.it; aisve_regioneveneto@pec.it</t>
-[...2 lines deleted...]
-      <c r="J99" t="inlineStr"/>
+          <t>info@medicinema-italia.org</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>https://www.medicinema-italia.org</t>
+        </is>
+      </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>A.I.S.VE Regionale ODV, in collaborazione con le sue federate provinciali sul territorio della Regione Veneto, attraverso le sue attivitò e progetti, ha l'obiettivo di svolgere un'opera di sensibilizzazione, informazione e formazione ad un adeguato approccio all'incontinenza urinaria, fecale e alle stomie. Ci facciamo portavoce presso tutte le sedi istituzionali dei bisogni del cittadino incontinente e/o stomizzato, con l'intento di contribuire al miglioramento delle sue condizioni di vita e aiutare l'azione insostituibile dei caregiver, affinché si orientino consapevolmente alle giuste cure. La nostra Associazione Regionale&amp;nbsp; ricerca costantemente la collaborazione &amp;quot;virtuosa&amp;quot; con la Sanità Veneta, Assessorati al Sociale dei diversi comuni, Ordine degli MMG/PLS e Aziende, per creare quell'organo di propulsione che rende tutti gli &amp;quot;attori&amp;quot; consapevoli della necessità di dare soluzioni adeguate al target di pazienti, oggetto del nostro associazionismo.</t>
+          <t>Cineterapia per pazienti ospedalizzati e in day hospital per mezzo di proiezioni filmiche gratuite. L'attività viene erogata dalla postazione Cinema Mobile posizionata all'Hospice Pediatrico.</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>Campagne sociali di informazione e sensibilizzazione in collaborazione con il personale sanitario delle diverse AULSS Venete: 
-[...1 lines deleted...]
-&amp;quot;SIAMO UN'OPERA D'ARTE&amp;quot; - campagna 2024_2025</t>
+          <t>Ricerca clinica per monitoraggio benefici indotti con la Cineterapia nel sostegno psico/fisico al paziente. Eventi di sollievo per pazienti pediatrici e loro familiari.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>NF2 PROJECT APS</t>
+          <t>A.I.S.VE Odv</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>NF2 PROJECT APS</t>
+          <t>Associazione Incontinenti e Stomizzati del Veneto</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Patrizia benedetti</t>
+          <t>Antonella Trolese</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Via Cristoforo Colombo, 348 sc. c/o Lucio Paladino - 00145 Roma</t>
-[...3 lines deleted...]
-      <c r="G100" t="inlineStr"/>
+          <t>Via Venezia, 90 c/o IERO (Istituto Europeo di Ricerca Odontoiatrica); 35131 PD</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>3389672280</t>
+        </is>
+      </c>
       <c r="H100" t="inlineStr"/>
       <c r="I100" t="inlineStr">
         <is>
+          <t>aisve_regionale@libero.it; aisve_regioneveneto@pec.it</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr"/>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>A.I.S.VE Regionale ODV, in collaborazione con le sue federate provinciali sul territorio della Regione Veneto, attraverso le sue attivitò e progetti, ha l'obiettivo di svolgere un'opera di sensibilizzazione, informazione e formazione ad un adeguato approccio all'incontinenza urinaria, fecale e alle stomie. Ci facciamo portavoce presso tutte le sedi istituzionali dei bisogni del cittadino incontinente e/o stomizzato, con l'intento di contribuire al miglioramento delle sue condizioni di vita e aiutare l'azione insostituibile dei caregiver, affinché si orientino consapevolmente alle giuste cure. La nostra Associazione Regionale  ricerca costantemente la collaborazione "virtuosa" con la Sanità Veneta, Assessorati al Sociale dei diversi comuni, Ordine degli MMG/PLS e Aziende, per creare quell'organo di propulsione che rende tutti gli "attori" consapevoli della necessità di dare soluzioni adeguate al target di pazienti, oggetto del nostro associazionismo.</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>Campagne sociali di informazione e sensibilizzazione in collaborazione con il personale sanitario delle diverse AULSS Venete: 
+"INCONTriamoci in camper" - campagna 2022_2023 
+"SIAMO UN'OPERA D'ARTE" - campagna 2024_2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>NF2 PROJECT APS</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>NF2 PROJECT APS</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Patrizia benedetti</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr"/>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Via Cristoforo Colombo, 348 sc. c/o Lucio Paladino - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr"/>
+      <c r="G101" t="inlineStr"/>
+      <c r="H101" t="inlineStr"/>
+      <c r="I101" t="inlineStr">
+        <is>
           <t>presidente.nf2project@gmail.com</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
+      <c r="J101" t="inlineStr">
         <is>
           <t>www.nf2project.org</t>
         </is>
       </c>
-      <c r="K100" t="inlineStr">
+      <c r="K101" t="inlineStr">
         <is>
           <t>La diffusione delle conoscenze su Neurofibromatosi 2 e Schwannomatosi 
 La raccolta di fondi per la ricerca scientifica 
 Il sostegno e l’orientamento di pazienti e familiari 
 La diffusione sul territorio di centri d’eccellenza per la cura ed il monitoraggio delle due malattie</t>
         </is>
       </c>
-      <c r="L100" t="inlineStr">
-[...49 lines deleted...]
-      </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>Apiafco si batte a livello istituzionale affinché le patologie seguite abbiano il giusto riconoscimento, inoltre mette a disposizione dei pazienti un progetto di fototerapia domiciliare gratuita, un progetto di supporto psicologico gratuito; organizza giornate di screening e di sensibilizzazione dedicate ai pazienti.</t>
+          <t>L’applicazione di linee guida uniformi nella valutazione del grado di invalidità da parte delle commissioni mediche INPS 
+La divulgazione di buone pratiche per migliorare l’accessibilità e la qualità della vita delle persone malate.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>VALENTINA PENELLO ETS</t>
+          <t>APIAFCO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>VALENTINA PENELLO ETS</t>
+          <t>Associazione Psoriasici Italiani Amici della Fondazione Corazza</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Andrea Gallocchio</t>
+          <t>Valeria Corazza</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
+          <t>Via Imola, 10 - Bologna</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr"/>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>051 322299</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr"/>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>info@apiafco.org</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>www.apiafco.org</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>attività di sensibilizzazione, informazione, formazione e patient empowerment, assistenza e tutela dei diritti dei pazienti con psoriasi, dermatite atopica e vitiligine.</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>Apiafco si batte a livello istituzionale affinché le patologie seguite abbiano il giusto riconoscimento, inoltre mette a disposizione dei pazienti un progetto di fototerapia domiciliare gratuita, un progetto di supporto psicologico gratuito; organizza giornate di screening e di sensibilizzazione dedicate ai pazienti.</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>VALENTINA PENELLO ETS</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>VALENTINA PENELLO ETS</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Andrea Gallocchio</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr"/>
+      <c r="E103" t="inlineStr">
+        <is>
           <t>Via Tullio Lombardo - 35132 Padova</t>
         </is>
       </c>
-      <c r="F102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G102" t="inlineStr">
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
         <is>
           <t xml:space="preserve">
 3486043240</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr"/>
-[...52 lines deleted...]
-      </c>
       <c r="H103" t="inlineStr"/>
       <c r="I103" t="inlineStr">
         <is>
+          <t>info@valentinapenellonlus.org</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>www.valentinapenellonlus.org</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>servizi di assistenza domiciliare in Cure Palliative sanitaria e socio-sanitaria per malati oncologici e patologie neurodegenerative, e per i loro familiari; servizi di elaborazione del lutto e supporto emotivo e spirituale; fornitura di ausili sanitari; servizio di trasporto disabili</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>servizi informativi su procedure amministrative e opportunità economiche e finanziarie per persone malate e loro familiari</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>RESPIRIAMO INSIEME APS</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>RESPIRIAMO INSIEME APS</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Rosalia Simona Barbaglia</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr"/>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Via Nicolò Tommaseo, 94</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Padova</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>3312759920</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr"/>
+      <c r="I104" t="inlineStr">
+        <is>
           <t>info@respiriamoinsieme.org</t>
         </is>
       </c>
-      <c r="J103" t="inlineStr">
+      <c r="J104" t="inlineStr">
         <is>
           <t>www.respiriamoinsieme.org</t>
         </is>
       </c>
-      <c r="K103" t="inlineStr">
+      <c r="K104" t="inlineStr">
         <is>
           <t>L'associazione si prefigge di agire a tutela di pazienti, adulti e minori con patologie respiratorie, allergiche, immunologiche e rare del polmone, per garantire loro il giusto percorso di cura, riducendo il peso della malattia per i pazienti e i familiari, attraverso il sostegno, l'advocacy, l'educazione e la ricerca.</t>
         </is>
       </c>
-      <c r="L103" t="inlineStr"/>
+      <c r="L104" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>