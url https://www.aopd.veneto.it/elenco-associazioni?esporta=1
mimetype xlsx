--- v1 (2026-08-01)
+++ v2 (2026-10-30)
@@ -2810,93 +2810,97 @@
           <t>3713023258</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
           <t>assodiab.padova@gmail.com</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>www.fand.it</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t xml:space="preserve">Fondata nel 1976, l'Associazione è una comunità di persone che condividono l'esperienza quotidiana con il diabete. Aiuta i pazienti e i familiari organizzando, in collaborazione con le diabetologe, incontri di educazione sanitaria, corsi di formazione e attività per gestire al meglio la malattia 
  </t>
         </is>
       </c>
       <c r="L44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>FIDAS Padova (G.P.D.S.)</t>
+          <t>G.P.D.S. ODV</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Federazione Italiana Donatori Associazioni Sangue - Gruppo Padovano Donatori di Sangue</t>
+          <t>Gruppo Padovano Donatori di Sangue</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Antonio Bedin</t>
-[...2 lines deleted...]
-      <c r="D45" t="inlineStr"/>
+          <t>Avvocato Jacopo Pressato</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Viviana Manzo/Monica Bocci</t>
+        </is>
+      </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Via SS. Fabiano e Sebastiano, 132</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>0498760266340 3217228</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
-          <t>segreteria@fidaspadova.it - info@fidaspadova.it</t>
+          <t>infogpds@donatorisanguepd.it; segreteriagpds@donatorisanguepd.it</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>www.fidaspadova.it</t>
+          <t>www.donatorisanguepd.it</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Promozione cultura del dono del sangue</t>
+          <t>Promozione della donazione di sangue</t>
         </is>
       </c>
       <c r="L45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>GECA</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Associazione Giovani e Cuore Aritmico Onlus</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Graziella Paola Marcon</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>Via Crescini, 141 bis</t>
         </is>
@@ -3109,51 +3113,51 @@
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Invecchiamento Attivo Solidarietà intergenerazionale</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Dott.ssa Silvana Bortolami</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Via Gattamelata, 62</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>049 8217000</t>
+          <t>0498217000</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
           <t>prontoanzianopadova@gmail.com prontoanzianopd@pec.it</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>www.iasiprontoanziano.wordpress.com</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Sportello di ascolto, sia telefonico, sia di accoglienza in sede, per dare risposte e/o indicazioni e/o informazioni all’utenza, non solo anziana, per le diverse esigenze che possono presentare, in particolare per l’area socio-sanitaria; servizio di accoglienza nei pomeriggi dalle ore 14.30 alle ore 17.00, presso l’atrio del Monoblocco-Policlinico dell'Azienda Ospedale-Università di Padova; servizio di accoglienza presso il Dipartimento di Prevenzione AULSS 6 Padova; telefonate amiche a persone sole e/o con particolari problematiche; attività di rete con altre associazioni di volontariato per una più proficua collaborazione a beneficio delle persone con fragilità.</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>Iniziative con studenti e anziani per favorire il dialogo e la reciprocità intergenerazionale – Componente Tavolo Anziani Comune di Padova – Partecipazione al Piano di Zona AULSS 6 – Partecipazione Tavolo 7 SALUTE E BENESSERE PADOVA CAPITALE EUROPEA DEL VOLONTARIATO - Partecipazione CAMPER DELLA SOLIDARIETA’ MEDICI IN STRADA.</t>
         </is>
       </c>
     </row>
     <row r="51">
@@ -4964,61 +4968,61 @@
       <c r="L84" t="inlineStr">
         <is>
           <t>Accanto agli impegni di servizio, l'associazione svolge regolare attività di formazione per i propri volontari, con una media di 2 incontri mensili serali e saltuariamente corsi di formazione di un intero week-end. Periodicamente propone corsi di formazione per "nuovi volontari" clown di corsia.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>VOLONTA' DI VIVERE</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Noi e il cancro</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>IVANA SIMEONATO</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Via Matteotti, 27</t>
+          <t>Via Montà 29 D</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>049 8025069331 1477310</t>
+          <t>049 8025069, 331 1477310</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
           <t>associazione@volontadivivere.org</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>www.volontadivivere.org</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>Riabilitazione psicofisica del malato oncologico, con un servizio di infodrenaggio manuale, sostegno psicologico per pazienti e familiari. Attività motorie di gruppo e laboratori di arteterapia.</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>Attività di prevenzione nelle scuole con incontri dedicati, seminari e convegni a tema medico e psicologico.</t>
         </is>
       </c>
     </row>
     <row r="86">