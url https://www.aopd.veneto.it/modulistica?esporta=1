--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J47"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tag Correlati</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo del Modulo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Descrizione del Modulo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -473,2433 +473,3213 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Chi Compila il Modulo</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Modalità Consegna</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Ambito di Livello Essenziale di Assistenza</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Link di Scarico</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Certificati|Diabete|Medicina dello sport</t>
+          <t>Chirurgia Generale|Epatobiliare|Trapianti</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Modulo Certificazione del Diabetologo</t>
+          <t>La vita dopo il trapianto di fegato - Opuscolo Informativo</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Modulo Certificazione del Diabetologo</t>
+          <t>La vita dopo il trapianto di fegato - Opuscolo Informativo</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9970B880DD078C4A8FFBF89930A95F512670&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C7A2740B0C9F4172BE2FAB46F80ED7C46325&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Chirurgia Generale</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Modulo Consenso RMN</t>
+          <t>Guida alla Gestione della Digiunostomia</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Modulo Consenso RMN</t>
+          <t>Guida alla Gestione della Digiunostomia</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Imaging Avanzato Clinico E Traslazionale</t>
+          <t>Chirurgia Generale 1 (indirizzo Chirurgia Ricostruttiva Delle Vie Digestive E Chirurgia D'urgenza)</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C5BC5EE4BEDE421D6A6AF5F41654AC2291&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1F4E3BF596E547CE88657AA3F69F7ECA6320&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Informazione scientifica</t>
+          <t>Esami di Laboratorio|Prelievi</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
+          <t>Modalità prenotazione prelievo on line</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
+          <t>Modalità prenotazione prelievo on line</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Di Laboratorio</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98F0ABEBEB53402695C83009AE9F27A12573&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=390AD8096F454DD99FB8F4C7DD9AAFDF6275&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Esami di Laboratorio|Prelievi|Punto prelievi</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo richiesta per deceduto</t>
+          <t>Modalità Prenotazione Accesso allo Sportello Prelievi</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>RICHIESTA DOCUMENTAZIONE SANITARIA DI PERSONA DECEDUTA CON DICHIARAZIONE SOSTITUTIVA CERTIFICAZIONE DI STATO DI EREDE (Art. 46-47 del DPR N. 445/2000)</t>
+          <t>Modalità Prenotazione Accesso allo Sportello Prelievi</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Punto Prelievi OSA|Punto Prelievi S. Massimo</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A5B31FE0F982E03AC229E696A12EED2475&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C6CE45D94A7F4113B548EBB54D40BA696274&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Esami di Laboratorio|Prelievi|Punto prelievi</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Modulo Consenso paziente minorenne</t>
+          <t>Informativa Servizio Prenotazione Lucky</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Modulo Consenso paziente minorenne</t>
+          <t>Informativa Servizio Prenotazione Lucky</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Punto Prelievi OSA|Punto Prelievi S. Massimo</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996FF593D56FE3AF02B37BE5F108E3E12668&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F6C28DB562D74046B5AEC776C06C96716142&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni Pubblico URP</t>
+          <t>Privacy|Privacy sanitaria</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Modulo Unico URP</t>
+          <t>Studio clinico osservazionale retrospettivo, profit, condotto ai sensi dell'art. 110 del D.Lgs 196/2003 dal titolo “Risk of HCC Recurrence Linked to Early Graft Dysfunction Post-Liver Transplantation (RED-HCC Study)”</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Modulo per richiesta informazioni e presentazione di reclami, elogi e suggerimenti</t>
+          <t>Studio clinico osservazionale retrospettivo, profit, condotto ai sensi dell'art. 110 del D.Lgs 196/2003 dal titolo “Risk of HCC Recurrence Linked to Early Graft Dysfunction Post-Liver Transplantation (RED-HCC Study)”</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni Con Il Pubblico</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987FFD51D592504D17CF2A605E94DAFA2428&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E14DB385A028F192BAED75C312B37B034729&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Substitutive Declaration - Legal Heir Certificate</t>
+          <t>Brochure PREMsH</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - SUBSTITUTIVE DECLARATION - LEGAL HEIR CERTIFICATE. (Article 46-47 of Presidential Decree N. 445/2000)</t>
+          <t>Brochure PREMsH</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A78D0C0FCAA66DBAB1E8B04BDF86C52480&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98DE1E83FE8AD82E616997DBDDA72DAD2554&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Modulo Consenso TAC</t>
+          <t>Un ambiente più pulito - poster</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Modulo Consenso TAC</t>
+          <t>Un ambiente più pulito - poster</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Imaging Avanzato Clinico E Traslazionale</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C63AD79D1A047DE88559942F223B012292&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98875A2DC58EFD19D694739EF610832D2437&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Medicina dello sport|Referti</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Modulo Autorizzazione invio referti a casa</t>
+          <t>Volantino Free WiFi Italia AOUP</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Modulo Autorizzazione invio referti a casa</t>
+          <t>Volantino Free WiFi Italia AOUP</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99BF1F5EB4E5BA20E8013529FB2392152731&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=93D3D76BDBB862CF14D0FA48FEDD4E9E1784&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Certification of parental responsibility</t>
+          <t>Silenzio Cura Comfort - poster</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - CERTIFICATION OF PARENTAL RESPONSIBILITY (Article 46-47 of Presidential Decree N. 445/2000)</t>
+          <t>Silenzio Cura Comfort - poster</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A733AC967DE5D8F73A58ADB0096B442479&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=988556F099C5BA499A8CCD7A330947FE2434&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Modulo richiesta consulenze medicina dello sport</t>
+          <t>Informativa sulla privacy relativa ai PREMs</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Modulo e modalità di richiesta consulenze medicina dello sport</t>
+          <t>Informativa sulla privacy relativa ai PREMs</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Ambulatoriale</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=954228A6F93D35026DDD64F6AEF53A4F2158&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98C2E4CFB398CD03E79B27D65B827C672518&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>modulo per consulenza teratologica (farmaci - Rx)</t>
+          <t>FAQ PAZIENTI Indagine PREMS</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>modulistica per richiesta di consulenza teratologica (farmaci - Rx)</t>
+          <t>FAQ PAZIENTI Indagine PREMS</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Genetica Ed Epidemiologia Clinica</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=93F1A697BF34B9FCB2798FE7A4E0D3BE1814&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98DDB469BC51902A49A0BB9B908DE08C2553&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Trapianti</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Modulo - Scheda sanitaria per il trapianto combinato di rene e pancreas - da allegare alla cartella di iscrizione al trapianto di rene</t>
+          <t>Manifesto indagine PREMsH</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Scheda sanitaria per il trapianto combinato di rene e pancreas (da allegare alla cartella di iscrizione al trapianto di rene)</t>
+          <t>Manifesto indagine PREMsH</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Iscrizioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8EF4558ED1F4010C7F06864094B16CF6615&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98DD3596D877DD0CE4F7CBB8B63161BD2552&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>Clima organizzativo|Privacy</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Modulo anamnesi Prima Visita</t>
+          <t>Informativa sulla Privacy</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Scheda anamnesi Prima Visita Medicina dello Sport</t>
+          <t>Informativa sulla Privacy</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A53EB4006877EC3393B6C718E17CFD1146&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99C76BE6DBBD7718CC3D6645363F91D42736&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Clima organizzativo</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
+          <t>Locandina Clima Organizzativo 2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
+          <t>Locandina Clima Organizzativo 2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A67A34FE69C1B8C00EF26495CBCD9B2477&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99C6E027FE56B7AB0D2EAB72F911B47E2735&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Certificati|Diabete|Medicina dello sport</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request for Medical Records of the Minor with certification of parental responsibility International SOS - TRICARE</t>
+          <t>Modulo Certificazione del Diabetologo</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - REQUEST FOR MEDICAL RECORDS OF THE MINOR WITH CERTIFICATION OF PARENTAL RESPONSIBILITY (Art. 46-47 Presidential Decree No. 445/2000)</t>
+          <t>Modulo Certificazione del Diabetologo</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9486C9ABC724B73485487AC84190FDB21947&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9970B880DD078C4A8FFBF89930A95F512670&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Modulo richiesta esami di Biologia Molecolare</t>
+          <t>Modulo Consenso RMN</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Modulo richiesta esami di Biologia Molecolare</t>
+          <t>Modulo Consenso RMN</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Diagnostica Molecolare Oncologica</t>
+          <t>Imaging Avanzato Clinico E Traslazionale</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9579C555947F0BFD301F162FC71529062209&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C5BC5EE4BEDE421D6A6AF5F41654AC2291&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Informazione scientifica</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Modulo Autocertificazione atto di notorietà</t>
+          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Modulo Autocertificazione atto di notorietà - responsabilità genitoriale</t>
+          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=997056DAEF70110240403C5CA3D09FDF2669&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98F0ABEBEB53402695C83009AE9F27A12573&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
+          <t>Cartelle cliniche - Modulo richiesta per deceduto</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
+          <t>RICHIESTA DOCUMENTAZIONE SANITARIA DI PERSONA DECEDUTA CON DICHIARAZIONE SOSTITUTIVA CERTIFICAZIONE DI STATO DI EREDE (Art. 46-47 del DPR N. 445/2000)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987DAEFBABDE0FD8B9A671EAE44281CF2423&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A5B31FE0F982E03AC229E696A12EED2475&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Modulo richiesta della Società Sportiva</t>
+          <t>Modulo Consenso paziente minorenne</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Modulo di Richiesta visita medica per valutazione di idoneità sportiva agonistica (D. M. 18/02/1982)</t>
+          <t>Modulo Consenso paziente minorenne</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9971A125E207CBE411BAD251F1BAE9EC2672&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996FF593D56FE3AF02B37BE5F108E3E12668&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Uffici Amministrativi</t>
+          <t>Ufficio Relazioni Pubblico URP</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
+          <t>Modulo Unico URP</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
+          <t>Modulo per richiesta informazioni e presentazione di reclami, elogi e suggerimenti</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Ufficio Relazioni Con Il Pubblico</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=902B8B7EFA275447C98C08015D348D76993&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987FFD51D592504D17CF2A605E94DAFA2428&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Uffici Amministrativi</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Modulo per il ritiro della documentazione relativa alla salma da consegnare alla Direzione Medica Ospedaliera</t>
+          <t>Modulo Cartelle cliniche - Substitutive Declaration - Legal Heir Certificate</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>MODULO PER IL RITIRO DELLA DOCUMENTAZIONE RELATIVA ALLA SALMA (da consegnare in Direzione Medica Ospedaliera al momento del ritiro)</t>
+          <t>Modulo Cartelle cliniche - SUBSTITUTIVE DECLARATION - LEGAL HEIR CERTIFICATE. (Article 46-47 of Presidential Decree N. 445/2000)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E01B81ADA0E9F9968AEAA4A410A5331365&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A78D0C0FCAA66DBAB1E8B04BDF86C52480&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Modulo Consenso TAC</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Modulo Consenso TAC</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Imaging Avanzato Clinico E Traslazionale</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D556C0F0128C756420647D5C9C12C02543&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C63AD79D1A047DE88559942F223B012292&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Medicina dello sport|Referti</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
+          <t>Modulo Autorizzazione invio referti a casa</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
+          <t>Modulo Autorizzazione invio referti a casa</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F3207A33C46E16D45297EA7006A082666&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99BF1F5EB4E5BA20E8013529FB2392152731&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
+          <t>Modulo Cartelle cliniche - Certification of parental responsibility</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
+          <t>Modulo Cartelle cliniche - CERTIFICATION OF PARENTAL RESPONSIBILITY (Article 46-47 of Presidential Decree N. 445/2000)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A4295DB3939C0B8902397627B1AFEE1144&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A733AC967DE5D8F73A58ADB0096B442479&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Medicina dello sport</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Modulo richiesta consulenze medicina dello sport</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Modulo e modalità di richiesta consulenze medicina dello sport</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Ambulatoriale</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D60A1998AB7A9E867079FFBC70A65F2545&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=954228A6F93D35026DDD64F6AEF53A4F2158&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Profilassi</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Informativa-Modulo Consenso Profilassi infezione VRS con Nirsevimab</t>
+          <t>modulo per consulenza teratologica (farmaci - Rx)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Informativa-Modulo Consenso per la Profilassi infezione VRS con Nirsevimab - Patologia Neonatale</t>
+          <t>modulistica per richiesta di consulenza teratologica (farmaci - Rx)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Genetica Ed Epidemiologia Clinica</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=992FE70FB3BF0A0A9BA69500180F613B2620&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=93F1A697BF34B9FCB2798FE7A4E0D3BE1814&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Trapianti</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
+          <t>Modulo - Scheda sanitaria per il trapianto combinato di rene e pancreas - da allegare alla cartella di iscrizione al trapianto di rene</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
+          <t>Scheda sanitaria per il trapianto combinato di rene e pancreas (da allegare alla cartella di iscrizione al trapianto di rene)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Iscrizioni</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A4F65EC07760FD61E9CF5FBBC66CC32473&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8EF4558ED1F4010C7F06864094B16CF6615&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Medicina dello sport</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Modulo Consenso paziente maggiorenne</t>
+          <t>Modulo anamnesi Prima Visita</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>modulo Consenso paziente maggiorenne</t>
+          <t>Scheda anamnesi Prima Visita Medicina dello Sport</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F9764F0F14DA90CB24F6D2A9671712667&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A53EB4006877EC3393B6C718E17CFD1146&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request health documents and delegation International SOS - TRICARE</t>
+          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - REQUEST OF HEALTH RECORDS INTERNATIONAL SOS – TRICARE (Holder of the documentation)</t>
+          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=948736860CC025A929564E3026D3E2761948&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A67A34FE69C1B8C00EF26495CBCD9B2477&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
+          <t>Modulo Cartelle cliniche - Request for Medical Records of the Minor with certification of parental responsibility International SOS - TRICARE</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
+          <t>Modulo Cartelle cliniche - REQUEST FOR MEDICAL RECORDS OF THE MINOR WITH CERTIFICATION OF PARENTAL RESPONSIBILITY (Art. 46-47 Presidential Decree No. 445/2000)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4FD82A8D624A23F62B0BCDDFD75312542&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9486C9ABC724B73485487AC84190FDB21947&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
+          <t>Modulo richiesta esami di Biologia Molecolare</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
+          <t>Modulo richiesta esami di Biologia Molecolare</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Diagnostica Molecolare Oncologica</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987E19F3DF515CAAA45DB414F6E15D602424&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9579C555947F0BFD301F162FC71529062209&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Istological Preparations Request</t>
+          <t>Modulo Autocertificazione atto di notorietà</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - ISTOLOGICAL PREPARATION REQUEST</t>
+          <t>Modulo Autocertificazione atto di notorietà - responsabilità genitoriale</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A7E9E991A00FE620131C011A3F6FC82481&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=997056DAEF70110240403C5CA3D09FDF2669&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Diritti dei pazienti|Privacy</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
+          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
+          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=908D6311F39C3FA20C68F7C5D6C2C6501115&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987DAEFBABDE0FD8B9A671EAE44281CF2423&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Uffici Amministrativi</t>
+          <t>Medicina dello sport</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Modulo di conferimento delle salme dal Territorio al Servizio Funebre Ospedaliero dell’Azienda Ospedale – Università Padova</t>
+          <t>Modulo richiesta della Società Sportiva</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>MODULO DI CONFERIMENTO DELLE SALME DAL TERRITORIO AL SERVIZIO FUNEBRE OSPEDALIERO DELL’AZIENDA OSPEDALE-UNIVERSITA’ DI PADOVA</t>
+          <t>Modulo di Richiesta visita medica per valutazione di idoneità sportiva agonistica (D. M. 18/02/1982)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E0238930C742B3E052A5DDFD433F791366&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9971A125E207CBE411BAD251F1BAE9EC2672&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni Pubblico URP</t>
+          <t>Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
+          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
+          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A80FF6DF3B29256054AAE6DC9AC0781151&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=902B8B7EFA275447C98C08015D348D76993&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Modulo aggiornamento dati anamnestici - controllo</t>
+          <t>Modulo per il ritiro della documentazione relativa alla salma da consegnare alla Direzione Medica Ospedaliera</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Modulo aggiornamento dati anamnestici - controllo</t>
+          <t>MODULO PER IL RITIRO DELLA DOCUMENTAZIONE RELATIVA ALLA SALMA (da consegnare in Direzione Medica Ospedaliera al momento del ritiro)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AA061907D11C3FE42F1B584064E7801154&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E01B81ADA0E9F9968AEAA4A410A5331365&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Uffici Amministrativi</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Modulo per la rimozione del dispositivo elettroalimentato (Pace Maker)</t>
+          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Richiesta rimozione dalla salma di dispositivo elettroalimentato</t>
+          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E02D257F75963FF79E225D94DEE96C5367&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D556C0F0128C756420647D5C9C12C02543&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Modulo Consenso Risonanza Magnetica</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Modulo Consenso Risonanza Magnetica</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95B57EB6F1837DEBE184DB0F997188602273&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F3207A33C46E16D45297EA7006A082666&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Deleghe|Medicina dello sport</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Modulo delega assenza genitore</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Modulo delega per assenza genitore</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AC1000FA4FBF8C98E7AE42516787AA1158&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A4295DB3939C0B8902397627B1AFEE1144&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Organizzazioni di volontariato ODV</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Modulo domanda inserimento Associazione</t>
+          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Modulo domanda inserimento Associazione</t>
+          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Iscrizioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E27238BAEBB483F933C0CA94AA9F0AC431&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D60A1998AB7A9E867079FFBC70A65F2545&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Profilassi</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
+          <t>Informativa-Modulo Consenso Profilassi infezione VRS con Nirsevimab</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
+          <t>Informativa-Modulo Consenso per la Profilassi infezione VRS con Nirsevimab - Patologia Neonatale</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4A5CDA5B64643F25C765C8E4AD8E32541&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=992FE70FB3BF0A0A9BA69500180F613B2620&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
+          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
+          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D66198FD200D42530E07BAEEE0904F2546&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A4F65EC07760FD61E9CF5FBBC66CC32473&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo Richiesta Preparati Istologici (Vetrini)</t>
+          <t>Modulo Consenso paziente maggiorenne</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Modulo per la richiesta di preparati istologici (vetrini)</t>
+          <t>modulo Consenso paziente maggiorenne</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A6141DCE2E32F4A25C8CD0EC437CBC2476&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F9764F0F14DA90CB24F6D2A9671712667&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Modulo Consenso TAC</t>
+          <t>Modulo Cartelle cliniche - Request health documents and delegation International SOS - TRICARE</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Modulo Consenso TAC</t>
+          <t>Modulo Cartelle cliniche - REQUEST OF HEALTH RECORDS INTERNATIONAL SOS – TRICARE (Holder of the documentation)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95B5FD78D8FFB78068D70E93B44310132274&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=948736860CC025A929564E3026D3E2761948&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
+          <t>Privacy</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4FD82A8D624A23F62B0BCDDFD75312542&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Esami specialistici</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987E19F3DF515CAAA45DB414F6E15D602424&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Cartella clinica</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Modulo Cartelle cliniche - Istological Preparations Request</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Modulo Cartelle cliniche - ISTOLOGICAL PREPARATION REQUEST</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A7E9E991A00FE620131C011A3F6FC82481&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Diritti dei pazienti|Privacy</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>Per tutti gli ambiti</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=908D6311F39C3FA20C68F7C5D6C2C6501115&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Uffici Amministrativi</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Modulo di conferimento delle salme dal Territorio al Servizio Funebre Ospedaliero dell’Azienda Ospedale – Università Padova</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>MODULO DI CONFERIMENTO DELLE SALME DAL TERRITORIO AL SERVIZIO FUNEBRE OSPEDALIERO DELL’AZIENDA OSPEDALE-UNIVERSITA’ DI PADOVA</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>Per tutti gli ambiti</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E0238930C742B3E052A5DDFD433F791366&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Ufficio Relazioni Pubblico URP</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A80FF6DF3B29256054AAE6DC9AC0781151&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Medicina dello sport</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Modulo aggiornamento dati anamnestici - controllo</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Modulo aggiornamento dati anamnestici - controllo</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AA061907D11C3FE42F1B584064E7801154&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Uffici Amministrativi</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Modulo per la rimozione del dispositivo elettroalimentato (Pace Maker)</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Richiesta rimozione dalla salma di dispositivo elettroalimentato</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E02D257F75963FF79E225D94DEE96C5367&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Esami specialistici</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Modulo Consenso Risonanza Magnetica</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Modulo Consenso Risonanza Magnetica</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95B57EB6F1837DEBE184DB0F997188602273&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Deleghe|Medicina dello sport</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Modulo delega assenza genitore</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Modulo delega per assenza genitore</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AC1000FA4FBF8C98E7AE42516787AA1158&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Organizzazioni di volontariato ODV</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Modulo domanda inserimento Associazione</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Modulo domanda inserimento Associazione</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Iscrizioni</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E27238BAEBB483F933C0CA94AA9F0AC431&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Privacy</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4A5CDA5B64643F25C765C8E4AD8E32541&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Privacy</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D66198FD200D42530E07BAEEE0904F2546&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Cartella clinica</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Cartelle cliniche - Modulo Richiesta Preparati Istologici (Vetrini)</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Modulo per la richiesta di preparati istologici (vetrini)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Allegato Mail</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A6141DCE2E32F4A25C8CD0EC437CBC2476&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Esami specialistici</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Modulo Consenso TAC</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Modulo Consenso TAC</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Da Caricare in uno Spazio Specifico</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95B5FD78D8FFB78068D70E93B44310132274&amp;cliente=aopd</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
           <t>Trapianti</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B62" t="inlineStr">
         <is>
           <t>Trapianto di rene - Cartella di iscrizione in lista d'attesa</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C62" t="inlineStr">
         <is>
           <t>CENTRO INTERREGIONALE DI RIFERIMENTO - Dati per il trapianto di rene - ISCRIZIONE IN LISTA DI ATTESA (Parte riservata al centro dialisi di provenienza)</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D62" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>Iscrizioni</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H47" t="inlineStr">
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Azienda Ospedale - Università Padova</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
-      <c r="I47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J47" t="inlineStr">
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
         <is>
           <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8EF3C4329F23A8E8C1965E0A812E9393614&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>