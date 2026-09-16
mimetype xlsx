--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tag Correlati</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo del Modulo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Descrizione del Modulo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -525,356 +525,356 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Operatore</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C7A2740B0C9F4172BE2FAB46F80ED7C46325&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Chirurgia Generale</t>
+          <t>PREMs</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Guida alla Gestione della Digiunostomia</t>
+          <t>Manifesto indagine PREMsH</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Guida alla Gestione della Digiunostomia</t>
+          <t>Manifesto indagine PREMsH</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Chirurgia Generale 1 (indirizzo Chirurgia Ricostruttiva Delle Vie Digestive E Chirurgia D'urgenza)</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1F4E3BF596E547CE88657AA3F69F7ECA6320&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B8C4C01160CD43EFB12B61C7A7E7B6F17261&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Prelievi</t>
+          <t>Chirurgia Generale</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Modalità prenotazione prelievo on line</t>
+          <t>Guida alla Gestione della Digiunostomia</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Modalità prenotazione prelievo on line</t>
+          <t>Guida alla Gestione della Digiunostomia</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Medicina Di Laboratorio</t>
+          <t>Chirurgia Generale 1 (indirizzo Chirurgia Ricostruttiva Delle Vie Digestive E Chirurgia D'urgenza)</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Operatore</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=390AD8096F454DD99FB8F4C7DD9AAFDF6275&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1F4E3BF596E547CE88657AA3F69F7ECA6320&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Prelievi|Punto prelievi</t>
+          <t>Esami di Laboratorio|Prelievi</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Modalità Prenotazione Accesso allo Sportello Prelievi</t>
+          <t>Modalità prenotazione prelievo on line</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Modalità Prenotazione Accesso allo Sportello Prelievi</t>
+          <t>Modalità prenotazione prelievo on line</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Punto Prelievi OSA|Punto Prelievi S. Massimo</t>
+          <t>Medicina Di Laboratorio</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Operatore</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C6CE45D94A7F4113B548EBB54D40BA696274&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=390AD8096F454DD99FB8F4C7DD9AAFDF6275&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Esami di Laboratorio|Prelievi|Punto prelievi</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Informativa Servizio Prenotazione Lucky</t>
+          <t>Modalità Prenotazione Accesso allo Sportello Prelievi</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Informativa Servizio Prenotazione Lucky</t>
+          <t>Modalità Prenotazione Accesso allo Sportello Prelievi</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Punto Prelievi OSA|Punto Prelievi S. Massimo</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Operatore</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F6C28DB562D74046B5AEC776C06C96716142&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C6CE45D94A7F4113B548EBB54D40BA696274&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Privacy|Privacy sanitaria</t>
+          <t>Esami di Laboratorio|Prelievi|Punto prelievi</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Studio clinico osservazionale retrospettivo, profit, condotto ai sensi dell'art. 110 del D.Lgs 196/2003 dal titolo “Risk of HCC Recurrence Linked to Early Graft Dysfunction Post-Liver Transplantation (RED-HCC Study)”</t>
+          <t>Informativa Servizio Prenotazione Lucky</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Studio clinico osservazionale retrospettivo, profit, condotto ai sensi dell'art. 110 del D.Lgs 196/2003 dal titolo “Risk of HCC Recurrence Linked to Early Graft Dysfunction Post-Liver Transplantation (RED-HCC Study)”</t>
+          <t>Informativa Servizio Prenotazione Lucky</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Punto Prelievi OSA|Punto Prelievi S. Massimo</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E14DB385A028F192BAED75C312B37B034729&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F6C28DB562D74046B5AEC776C06C96716142&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>PREMs</t>
+          <t>Privacy|Privacy sanitaria</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Brochure PREMsH</t>
+          <t>Studio clinico osservazionale retrospettivo, profit, condotto ai sensi dell'art. 110 del D.Lgs 196/2003 dal titolo “Risk of HCC Recurrence Linked to Early Graft Dysfunction Post-Liver Transplantation (RED-HCC Study)”</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Brochure PREMsH</t>
+          <t>Studio clinico osservazionale retrospettivo, profit, condotto ai sensi dell'art. 110 del D.Lgs 196/2003 dal titolo “Risk of HCC Recurrence Linked to Early Graft Dysfunction Post-Liver Transplantation (RED-HCC Study)”</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98DE1E83FE8AD82E616997DBDDA72DAD2554&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E14DB385A028F192BAED75C312B37B034729&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>PREMs</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Un ambiente più pulito - poster</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Un ambiente più pulito - poster</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
@@ -1097,2589 +1097,2485 @@
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Operatore</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98DDB469BC51902A49A0BB9B908DE08C2553&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>PREMs</t>
+          <t>Clima organizzativo|Privacy</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Manifesto indagine PREMsH</t>
+          <t>Informativa sulla Privacy</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Manifesto indagine PREMsH</t>
+          <t>Informativa sulla Privacy</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98DD3596D877DD0CE4F7CBB8B63161BD2552&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99C76BE6DBBD7718CC3D6645363F91D42736&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Clima organizzativo|Privacy</t>
+          <t>Clima organizzativo</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Informativa sulla Privacy</t>
+          <t>Locandina Clima Organizzativo 2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Informativa sulla Privacy</t>
+          <t>Locandina Clima Organizzativo 2025</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Operatore</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99C76BE6DBBD7718CC3D6645363F91D42736&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99C6E027FE56B7AB0D2EAB72F911B47E2735&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Clima organizzativo</t>
+          <t>Certificati|Diabete|Medicina dello sport</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Locandina Clima Organizzativo 2025</t>
+          <t>Modulo Certificazione del Diabetologo</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Locandina Clima Organizzativo 2025</t>
+          <t>Modulo Certificazione del Diabetologo</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Da Caricare in uno Spazio Specifico</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99C6E027FE56B7AB0D2EAB72F911B47E2735&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9970B880DD078C4A8FFBF89930A95F512670&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Certificati|Diabete|Medicina dello sport</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Modulo Certificazione del Diabetologo</t>
+          <t>Modulo Consenso RMN</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Modulo Certificazione del Diabetologo</t>
+          <t>Modulo Consenso RMN</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Imaging Avanzato Clinico E Traslazionale</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9970B880DD078C4A8FFBF89930A95F512670&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C5BC5EE4BEDE421D6A6AF5F41654AC2291&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Informazione scientifica</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Modulo Consenso RMN</t>
+          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Modulo Consenso RMN</t>
+          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Imaging Avanzato Clinico E Traslazionale</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C5BC5EE4BEDE421D6A6AF5F41654AC2291&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98F0ABEBEB53402695C83009AE9F27A12573&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Informazione scientifica</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
+          <t>Cartelle cliniche - Modulo richiesta per deceduto</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Modulo Registrazione accessi in UO Informatori Scientifici</t>
+          <t>RICHIESTA DOCUMENTAZIONE SANITARIA DI PERSONA DECEDUTA CON DICHIARAZIONE SOSTITUTIVA CERTIFICAZIONE DI STATO DI EREDE (Art. 46-47 del DPR N. 445/2000)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98F0ABEBEB53402695C83009AE9F27A12573&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A5B31FE0F982E03AC229E696A12EED2475&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo richiesta per deceduto</t>
+          <t>Modulo Consenso paziente minorenne</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>RICHIESTA DOCUMENTAZIONE SANITARIA DI PERSONA DECEDUTA CON DICHIARAZIONE SOSTITUTIVA CERTIFICAZIONE DI STATO DI EREDE (Art. 46-47 del DPR N. 445/2000)</t>
+          <t>Modulo Consenso paziente minorenne</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A5B31FE0F982E03AC229E696A12EED2475&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996FF593D56FE3AF02B37BE5F108E3E12668&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Ufficio Relazioni Pubblico URP</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Modulo Consenso paziente minorenne</t>
+          <t>Modulo Unico URP</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Modulo Consenso paziente minorenne</t>
+          <t>Modulo per richiesta informazioni e presentazione di reclami, elogi e suggerimenti</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Ufficio Relazioni Con Il Pubblico</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996FF593D56FE3AF02B37BE5F108E3E12668&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987FFD51D592504D17CF2A605E94DAFA2428&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni Pubblico URP</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Modulo Unico URP</t>
+          <t>Modulo Cartelle cliniche - Substitutive Declaration - Legal Heir Certificate</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Modulo per richiesta informazioni e presentazione di reclami, elogi e suggerimenti</t>
+          <t>Modulo Cartelle cliniche - SUBSTITUTIVE DECLARATION - LEGAL HEIR CERTIFICATE. (Article 46-47 of Presidential Decree N. 445/2000)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni Con Il Pubblico</t>
+          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987FFD51D592504D17CF2A605E94DAFA2428&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A78D0C0FCAA66DBAB1E8B04BDF86C52480&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Substitutive Declaration - Legal Heir Certificate</t>
+          <t>Modulo Consenso TAC</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - SUBSTITUTIVE DECLARATION - LEGAL HEIR CERTIFICATE. (Article 46-47 of Presidential Decree N. 445/2000)</t>
+          <t>Modulo Consenso TAC</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
+          <t>Imaging Avanzato Clinico E Traslazionale</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A78D0C0FCAA66DBAB1E8B04BDF86C52480&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C63AD79D1A047DE88559942F223B012292&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Medicina dello sport|Referti</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Modulo Consenso TAC</t>
+          <t>Modulo Autorizzazione invio referti a casa</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Modulo Consenso TAC</t>
+          <t>Modulo Autorizzazione invio referti a casa</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Imaging Avanzato Clinico E Traslazionale</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95C63AD79D1A047DE88559942F223B012292&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99BF1F5EB4E5BA20E8013529FB2392152731&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Medicina dello sport|Referti</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Modulo Autorizzazione invio referti a casa</t>
+          <t>Modulo Cartelle cliniche - Certification of parental responsibility</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Modulo Autorizzazione invio referti a casa</t>
+          <t>Modulo Cartelle cliniche - CERTIFICATION OF PARENTAL RESPONSIBILITY (Article 46-47 of Presidential Decree N. 445/2000)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=99BF1F5EB4E5BA20E8013529FB2392152731&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A733AC967DE5D8F73A58ADB0096B442479&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Medicina dello sport</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Certification of parental responsibility</t>
+          <t>Modulo richiesta consulenze medicina dello sport</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - CERTIFICATION OF PARENTAL RESPONSIBILITY (Article 46-47 of Presidential Decree N. 445/2000)</t>
+          <t>Modulo e modalità di richiesta consulenze medicina dello sport</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Ambulatoriale</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A733AC967DE5D8F73A58ADB0096B442479&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=954228A6F93D35026DDD64F6AEF53A4F2158&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Modulo richiesta consulenze medicina dello sport</t>
+          <t>modulo per consulenza teratologica (farmaci - Rx)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Modulo e modalità di richiesta consulenze medicina dello sport</t>
+          <t>modulistica per richiesta di consulenza teratologica (farmaci - Rx)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Genetica Ed Epidemiologia Clinica</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Ambulatoriale</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=954228A6F93D35026DDD64F6AEF53A4F2158&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=93F1A697BF34B9FCB2798FE7A4E0D3BE1814&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Trapianti</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>modulo per consulenza teratologica (farmaci - Rx)</t>
+          <t>Modulo - Scheda sanitaria per il trapianto combinato di rene e pancreas - da allegare alla cartella di iscrizione al trapianto di rene</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>modulistica per richiesta di consulenza teratologica (farmaci - Rx)</t>
+          <t>Scheda sanitaria per il trapianto combinato di rene e pancreas (da allegare alla cartella di iscrizione al trapianto di rene)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Iscrizioni</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Genetica Ed Epidemiologia Clinica</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=93F1A697BF34B9FCB2798FE7A4E0D3BE1814&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8EF4558ED1F4010C7F06864094B16CF6615&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Trapianti</t>
+          <t>Medicina dello sport</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Modulo - Scheda sanitaria per il trapianto combinato di rene e pancreas - da allegare alla cartella di iscrizione al trapianto di rene</t>
+          <t>Modulo anamnesi Prima Visita</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Scheda sanitaria per il trapianto combinato di rene e pancreas (da allegare alla cartella di iscrizione al trapianto di rene)</t>
+          <t>Scheda anamnesi Prima Visita Medicina dello Sport</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Iscrizioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8EF4558ED1F4010C7F06864094B16CF6615&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A53EB4006877EC3393B6C718E17CFD1146&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Modulo anamnesi Prima Visita</t>
+          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Scheda anamnesi Prima Visita Medicina dello Sport</t>
+          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Medicina Dello Sport E Dell'esercizio Fisico</t>
+          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A53EB4006877EC3393B6C718E17CFD1146&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A67A34FE69C1B8C00EF26495CBCD9B2477&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
+          <t>Modulo Cartelle cliniche - Request for Medical Records of the Minor with certification of parental responsibility International SOS - TRICARE</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request health documents and delegation</t>
+          <t>Modulo Cartelle cliniche - REQUEST FOR MEDICAL RECORDS OF THE MINOR WITH CERTIFICATION OF PARENTAL RESPONSIBILITY (Art. 46-47 Presidential Decree No. 445/2000)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Direzione Medica Ospedaliera A Prevalente Indirizzo Igiene Ospedaliera</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A67A34FE69C1B8C00EF26495CBCD9B2477&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9486C9ABC724B73485487AC84190FDB21947&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request for Medical Records of the Minor with certification of parental responsibility International SOS - TRICARE</t>
+          <t>Modulo richiesta esami di Biologia Molecolare</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - REQUEST FOR MEDICAL RECORDS OF THE MINOR WITH CERTIFICATION OF PARENTAL RESPONSIBILITY (Art. 46-47 Presidential Decree No. 445/2000)</t>
+          <t>Modulo richiesta esami di Biologia Molecolare</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Azienda Ospedale - Università Padova</t>
+          <t>Diagnostica Molecolare Oncologica</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9486C9ABC724B73485487AC84190FDB21947&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9579C555947F0BFD301F162FC71529062209&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Modulo richiesta esami di Biologia Molecolare</t>
+          <t>Modulo Autocertificazione atto di notorietà</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Modulo richiesta esami di Biologia Molecolare</t>
+          <t>Modulo Autocertificazione atto di notorietà - responsabilità genitoriale</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Diagnostica Molecolare Oncologica</t>
+          <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9579C555947F0BFD301F162FC71529062209&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=997056DAEF70110240403C5CA3D09FDF2669&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Modulo Autocertificazione atto di notorietà</t>
+          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Modulo Autocertificazione atto di notorietà - responsabilità genitoriale</t>
+          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=997056DAEF70110240403C5CA3D09FDF2669&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987DAEFBABDE0FD8B9A671EAE44281CF2423&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Medicina dello sport</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
+          <t>Modulo richiesta della Società Sportiva</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per RMN - Risonanza Magnetica</t>
+          <t>Modulo di Richiesta visita medica per valutazione di idoneità sportiva agonistica (D. M. 18/02/1982)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Da Caricare in uno Spazio Specifico</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987DAEFBABDE0FD8B9A671EAE44281CF2423&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9971A125E207CBE411BAD251F1BAE9EC2672&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Modulo richiesta della Società Sportiva</t>
+          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Modulo di Richiesta visita medica per valutazione di idoneità sportiva agonistica (D. M. 18/02/1982)</t>
+          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9971A125E207CBE411BAD251F1BAE9EC2672&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=902B8B7EFA275447C98C08015D348D76993&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
+          <t>Modulo per il ritiro della documentazione relativa alla salma da consegnare alla Direzione Medica Ospedaliera</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Modulo Richiesta trasporto di salma all'esterno del servizio funebre</t>
+          <t>MODULO PER IL RITIRO DELLA DOCUMENTAZIONE RELATIVA ALLA SALMA (da consegnare in Direzione Medica Ospedaliera al momento del ritiro)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=902B8B7EFA275447C98C08015D348D76993&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E01B81ADA0E9F9968AEAA4A410A5331365&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Uffici Amministrativi</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Modulo per il ritiro della documentazione relativa alla salma da consegnare alla Direzione Medica Ospedaliera</t>
+          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>MODULO PER IL RITIRO DELLA DOCUMENTAZIONE RELATIVA ALLA SALMA (da consegnare in Direzione Medica Ospedaliera al momento del ritiro)</t>
+          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E01B81ADA0E9F9968AEAA4A410A5331365&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D556C0F0128C756420647D5C9C12C02543&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta oscuramento dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D556C0F0128C756420647D5C9C12C02543&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F3207A33C46E16D45297EA7006A082666&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Cardiopolmonare</t>
+          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F3207A33C46E16D45297EA7006A082666&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A4295DB3939C0B8902397627B1AFEE1144&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
+          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Modulo - Scheda informativa-consenso Test da sforzo Ergometrico</t>
+          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A4295DB3939C0B8902397627B1AFEE1144&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D60A1998AB7A9E867079FFBC70A65F2545&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Profilassi</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Informativa-Modulo Consenso Profilassi infezione VRS con Nirsevimab</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Modulo - Revoca dell'oscuramento di dati (referti/episodi di cura) nel Dossier Sanitario Elettronico</t>
+          <t>Informativa-Modulo Consenso per la Profilassi infezione VRS con Nirsevimab - Patologia Neonatale</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D60A1998AB7A9E867079FFBC70A65F2545&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=992FE70FB3BF0A0A9BA69500180F613B2620&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Profilassi</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Informativa-Modulo Consenso Profilassi infezione VRS con Nirsevimab</t>
+          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Informativa-Modulo Consenso per la Profilassi infezione VRS con Nirsevimab - Patologia Neonatale</t>
+          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=992FE70FB3BF0A0A9BA69500180F613B2620&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A4F65EC07760FD61E9CF5FBBC66CC32473&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Esami specialistici|Medicina dello sport</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
+          <t>Modulo Consenso paziente maggiorenne</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo richiesta documenti e delega</t>
+          <t>modulo Consenso paziente maggiorenne</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A4F65EC07760FD61E9CF5FBBC66CC32473&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F9764F0F14DA90CB24F6D2A9671712667&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Esami specialistici|Medicina dello sport</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Modulo Consenso paziente maggiorenne</t>
+          <t>Modulo Cartelle cliniche - Request health documents and delegation International SOS - TRICARE</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>modulo Consenso paziente maggiorenne</t>
+          <t>Modulo Cartelle cliniche - REQUEST OF HEALTH RECORDS INTERNATIONAL SOS – TRICARE (Holder of the documentation)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=996F9764F0F14DA90CB24F6D2A9671712667&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=948736860CC025A929564E3026D3E2761948&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Request health documents and delegation International SOS - TRICARE</t>
+          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - REQUEST OF HEALTH RECORDS INTERNATIONAL SOS – TRICARE (Holder of the documentation)</t>
+          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=948736860CC025A929564E3026D3E2761948&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4FD82A8D624A23F62B0BCDDFD75312542&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
+          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta di riattivazione del Dossier Sanitario Elettronico</t>
+          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4FD82A8D624A23F62B0BCDDFD75312542&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987E19F3DF515CAAA45DB414F6E15D602424&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
+          <t>Modulo Cartelle cliniche - Istological Preparations Request</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Modulo consenso informato per TAC - Tomografia Assiale Computerizzata</t>
+          <t>Modulo Cartelle cliniche - ISTOLOGICAL PREPARATION REQUEST</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=987E19F3DF515CAAA45DB414F6E15D602424&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A7E9E991A00FE620131C011A3F6FC82481&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Diritti dei pazienti|Privacy</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - Istological Preparations Request</t>
+          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Modulo Cartelle cliniche - ISTOLOGICAL PREPARATION REQUEST</t>
+          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A7E9E991A00FE620131C011A3F6FC82481&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=908D6311F39C3FA20C68F7C5D6C2C6501115&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Diritti dei pazienti|Privacy</t>
+          <t>Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
+          <t>Modulo di conferimento delle salme dal Territorio al Servizio Funebre Ospedaliero dell’Azienda Ospedale – Università Padova</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
+          <t>MODULO DI CONFERIMENTO DELLE SALME DAL TERRITORIO AL SERVIZIO FUNEBRE OSPEDALIERO DELL’AZIENDA OSPEDALE-UNIVERSITA’ DI PADOVA</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=908D6311F39C3FA20C68F7C5D6C2C6501115&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E0238930C742B3E052A5DDFD433F791366&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Uffici Amministrativi</t>
+          <t>Ufficio Relazioni Pubblico URP</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Modulo di conferimento delle salme dal Territorio al Servizio Funebre Ospedaliero dell’Azienda Ospedale – Università Padova</t>
+          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>MODULO DI CONFERIMENTO DELLE SALME DAL TERRITORIO AL SERVIZIO FUNEBRE OSPEDALIERO DELL’AZIENDA OSPEDALE-UNIVERSITA’ DI PADOVA</t>
+          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E0238930C742B3E052A5DDFD433F791366&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A80FF6DF3B29256054AAE6DC9AC0781151&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni Pubblico URP</t>
+          <t>Medicina dello sport</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
+          <t>Modulo aggiornamento dati anamnestici - controllo</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Modulo per la richiesta di affissione di materiale informativo nelle bacheche aziendali</t>
+          <t>Modulo aggiornamento dati anamnestici - controllo</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90A80FF6DF3B29256054AAE6DC9AC0781151&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AA061907D11C3FE42F1B584064E7801154&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Medicina dello sport</t>
+          <t>Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Modulo aggiornamento dati anamnestici - controllo</t>
+          <t>Modulo per la rimozione del dispositivo elettroalimentato (Pace Maker)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Modulo aggiornamento dati anamnestici - controllo</t>
+          <t>Richiesta rimozione dalla salma di dispositivo elettroalimentato</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AA061907D11C3FE42F1B584064E7801154&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E02D257F75963FF79E225D94DEE96C5367&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Uffici Amministrativi</t>
+          <t>Deleghe|Medicina dello sport</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Modulo per la rimozione del dispositivo elettroalimentato (Pace Maker)</t>
+          <t>Modulo delega assenza genitore</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Richiesta rimozione dalla salma di dispositivo elettroalimentato</t>
+          <t>Modulo delega per assenza genitore</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E02D257F75963FF79E225D94DEE96C5367&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AC1000FA4FBF8C98E7AE42516787AA1158&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Esami specialistici</t>
+          <t>Organizzazioni di volontariato ODV</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Modulo Consenso Risonanza Magnetica</t>
+          <t>Modulo domanda inserimento Associazione</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Modulo Consenso Risonanza Magnetica</t>
+          <t>Modulo domanda inserimento Associazione</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Iscrizioni</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95B57EB6F1837DEBE184DB0F997188602273&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E27238BAEBB483F933C0CA94AA9F0AC431&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Deleghe|Medicina dello sport</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Modulo delega assenza genitore</t>
+          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Modulo delega per assenza genitore</t>
+          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90AC1000FA4FBF8C98E7AE42516787AA1158&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4A5CDA5B64643F25C765C8E4AD8E32541&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Organizzazioni di volontariato ODV</t>
+          <t>Privacy</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Modulo domanda inserimento Associazione</t>
+          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Modulo domanda inserimento Associazione</t>
+          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Iscrizioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E27238BAEBB483F933C0CA94AA9F0AC431&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D66198FD200D42530E07BAEEE0904F2546&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
+          <t>Cartelle cliniche - Modulo Richiesta Preparati Istologici (Vetrini)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Modulo - Revoca del consenso al trattamento dei dati mediante il Dossier Sanitario Elettronico</t>
+          <t>Modulo per la richiesta di preparati istologici (vetrini)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D4A5CDA5B64643F25C765C8E4AD8E32541&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98A6141DCE2E32F4A25C8CD0EC437CBC2476&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Privacy</t>
+          <t>Esami specialistici</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
+          <t>Modulo Consenso TAC</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Modulo - Richiesta visione degli accessi al proprio Dossier Sanitario Elettronico</t>
+          <t>Modulo Consenso TAC</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Da Caricare in uno Spazio Specifico</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98D66198FD200D42530E07BAEEE0904F2546&amp;cliente=aopd</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95B5FD78D8FFB78068D70E93B44310132274&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Trapianti</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cartelle cliniche - Modulo Richiesta Preparati Istologici (Vetrini)</t>
+          <t>Trapianto di rene - Cartella di iscrizione in lista d'attesa</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Modulo per la richiesta di preparati istologici (vetrini)</t>
+          <t>CENTRO INTERREGIONALE DI RIFERIMENTO - Dati per il trapianto di rene - ISCRIZIONE IN LISTA DI ATTESA (Parte riservata al centro dialisi di provenienza)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Iscrizioni</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Azienda Ospedale - Università Padova</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
-        <is>
-[...102 lines deleted...]
-      <c r="J62" t="inlineStr">
         <is>
           <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8EF3C4329F23A8E8C1965E0A812E9393614&amp;cliente=aopd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>