--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C470"/>
+  <dimension ref="A1:C476"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Servizio</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -465,85 +465,85 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ACHILLE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ALICE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ALBANESE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>UOSD Chirurgia Bariatrica</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FAISE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AL-BUNNI</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ALESSI</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>UOC Ostetricia Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>LUIGI</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ALESSIO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>FABIO</t>
         </is>
@@ -1033,7419 +1033,7521 @@
         <is>
           <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ANNA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>BASSO</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>BATTISTEL</t>
+          <t>BATTISTA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>PIERO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>BATTOCCHIO</t>
+          <t>BATTISTEL</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>PIERO</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>BAUCE</t>
+          <t>BATTOCCHIO</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>BELLO</t>
+          <t>BAUCE</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>BELLONI FORTINA</t>
+          <t>BELLO</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>BELTRAMI</t>
+          <t>BELLONI FORTINA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>UOSD Endourologia</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>BENETTI</t>
+          <t>BELTRAMI</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>UOC Nefrologia Pediatrica</t>
+          <t>UOSD Endourologia</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>BERIZZI</t>
+          <t>BENETTI</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Nefrologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>LUDOVICO</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>BERNARDI</t>
+          <t>BERIZZI</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>UOSD Procreazione Medicalmente Assistita (PMA)</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>LUDOVICO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>BERTOMORO</t>
+          <t>BERNARDI</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOSD Procreazione Medicalmente Assistita (PMA)</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>BERTOZZI</t>
+          <t>BERTOMORO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>BETTINI</t>
+          <t>BERTOZZI</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>BETTO</t>
+          <t>BETTINI</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>BIFFANTI</t>
+          <t>BETTO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>UOC Cardiologia Pediatrica</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>BINOTTO</t>
+          <t>BIFFANTI</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Cardiologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>BIONDINI</t>
+          <t>BINOTTO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>BISOGNO</t>
+          <t>BIONDINI</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>BIZ</t>
+          <t>BISOGNO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>BOETTO</t>
+          <t>BIZ</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>BOMBONATO</t>
+          <t>BOETTO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>BOSA</t>
+          <t>BOMBONATO</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>UOC Centro Regionale Malattie Rare</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>BOSCARI</t>
+          <t>BOSA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Centro Regionale Malattie Rare</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>KONSTANTINOS</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>BOTSIOS</t>
+          <t>BOSCARI</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>KONSTANTINOS</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>BOVA</t>
+          <t>BOTSIOS</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>FAUSTO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>BRACCIONI</t>
+          <t>BOVA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>UOC Fisiopatologia Respiratoria</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>TITO</t>
+          <t>FAUSTO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>BRAMBULLO</t>
+          <t>BRACCIONI</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Plastica</t>
+          <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>TITO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>BRIANI</t>
+          <t>BRAMBULLO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Chirurgia Plastica</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>BROTTO</t>
+          <t>BRIANI</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>BRUNELLO</t>
+          <t>BROTTO</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>GIULIA</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>BRUNETTI</t>
+          <t>BRUNELLO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>BRUNETTI</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>UOC Neurologia OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>BRUTTOCAO</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Neurologia OSA</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>BURRA</t>
+          <t>BRUTTOCAO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>BURRI</t>
+          <t>BURRA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>BUSETTO</t>
+          <t>BURRI</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>UOC Dietetica e Nutrizione Clinica</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>CACCIAVILLANI</t>
+          <t>BUSETTO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>UOSD Terapia Intensiva Cardiologica</t>
+          <t>UOC Dietetica e Nutrizione Clinica</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>CADROBBI</t>
+          <t>CACCIAVILLANI</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOSD Terapia Intensiva Cardiologica</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>ALIDA LINDA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>CAFORIO</t>
+          <t>CADROBBI</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ALIDA LINDA</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>CALORE</t>
+          <t>CAFORIO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>ARTURO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>CALPISTA</t>
+          <t>CALORE</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ARTURO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>CAMOZZI</t>
+          <t>CALPISTA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>CAMPAGNOLO</t>
+          <t>CAMOZZI</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>CAMPELLO</t>
+          <t>CAMPAGNOLO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>CAMPISI</t>
+          <t>CAMPELLO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>UOC Ostetricia Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>CAMPO DALL'ORTO</t>
+          <t>CAMPISI</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>CAMPORESE</t>
+          <t>CAMPO DALL'ORTO</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>CANANZI</t>
+          <t>CAMPORESE</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>UOC Centro Regionale Malattie Rare</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>JOELE</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>CANAPETI</t>
+          <t>CANANZI</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Centro Regionale Malattie Rare</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>JOELE</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>CANCIAN</t>
+          <t>CANAPETI</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>UOSD Allergologia</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>CANDIAN</t>
+          <t>CANCIAN</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOSD Allergologia</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>CAPOVILLA</t>
+          <t>CANDIAN</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>CARANDINA</t>
+          <t>CAPOVILLA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>CARDAIOLI</t>
+          <t>CARANDINA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>MIRYAM</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>CARECCHIO</t>
+          <t>CARDAIOLI</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>ANDREA LUIGI CAMILLO</t>
+          <t>MIRYAM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>CAROBBIO</t>
+          <t>CARECCHIO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>ANDREA LUIGI CAMILLO</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>CAROLI</t>
+          <t>CAROBBIO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia OSA</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>ERIC</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>CASAL IDE</t>
+          <t>CAROLI</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>UOC Endocrinochirurgia</t>
+          <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ERIC</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>CASARRUBEA</t>
+          <t>CASAL IDE</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Endocrinochirurgia</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>CASTAGNA</t>
+          <t>CASARRUBEA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>BIAGIO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>CASTALDI</t>
+          <t>CASTAGNA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>UOC Cardiologia Pediatrica</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>BIAGIO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>CATTELAN</t>
+          <t>CASTALDI</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>UOC Malattie Infettive (Malattie Infettive e Tropicali)</t>
+          <t>UOC Cardiologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>CAUSIN</t>
+          <t>CATTELAN</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOC Malattie Infettive (Malattie Infettive e Tropicali)</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>ANNACHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>CAVALIERE</t>
+          <t>CAUSIN</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>ANNACHIARA</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>CAVALLETTO</t>
+          <t>CAVALIERE</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>NORA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>CAZZAGON</t>
+          <t>CAVALLETTO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>NORA</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>CECCATO</t>
+          <t>CAZZAGON</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>CECCATO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>CECCHETTO</t>
+          <t>CECCATO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>ANNAGRAZIA</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>CECERE</t>
+          <t>CECCHETTO</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>FRANCESCO GABRIELE</t>
+          <t>ANNAGRAZIA</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>CELSO</t>
+          <t>CECERE</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>UOSD Endourologia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>FRANCESCO GABRIELE</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>CENSI</t>
+          <t>CELSO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOSD Endourologia</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>MARIACHIARA</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>CERCHIARO</t>
+          <t>CENSI</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>MARIACHIARA</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>CESARI</t>
+          <t>CERCHIARO</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>FULVIA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>CHIECO BIANCHI</t>
+          <t>CESARI</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>UOC Fisiopatologia Respiratoria</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>FULVIA</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>CHIOFFI</t>
+          <t>CHIECO BIANCHI</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>CICCARINO</t>
+          <t>CHIOFFI</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>AUGUSTO</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>CIGOLOTTI</t>
+          <t>CICCARINO</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>AUGUSTO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>CILLO</t>
+          <t>CIGOLOTTI</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>CIPRIANI</t>
+          <t>CILLO</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>COCCONCELLI</t>
+          <t>CIPRIANI</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>CODEMO</t>
+          <t>COCCONCELLI</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>UOSD Studio e Cura dell'Invecchiamento Cerebrale (CRIC)</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>COIN</t>
+          <t>CODEMO</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>UOC Geriatria</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>ELDA CHIARA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>COLACCHIO</t>
+          <t>COIN</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Geriatria</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>GIOVANNI MARIA</t>
+          <t>ELDA CHIARA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>COMACCHIO</t>
+          <t>COLACCHIO</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Toracica</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>CONCHERI</t>
+          <t>COLLANTONI</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GIOVANNI MARIA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>CONCHERI</t>
+          <t>COMACCHIO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Chirurgia Toracica</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>CONTRO</t>
+          <t>CONCHERI</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>CORACI</t>
+          <t>CONCHERI</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>CORBETTA</t>
+          <t>CONTRO</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>UOSD Studio e Cura dell'Invecchiamento Cerebrale (CRIC)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>CORACI</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>COSI</t>
+          <t>CORBETTA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>ALFIO LUCA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>COSTA</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>UOC Grandi Ustionati</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>COZZOLINO</t>
+          <t>COSI</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>ALFIO LUCA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>CREPALDI</t>
+          <t>COSTA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Chirurgia Plastica</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>CRIMI'</t>
+          <t>COZZOLINO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>CRIMI'</t>
+          <t>CREPALDI</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>UOC Radiologia 1 (Istituto Radiologia)</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>MARIA ANGIOLA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>CRIVELLARO</t>
+          <t>CRIMI'</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>UOSD Allergologia</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CLORINDA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>CRUDELI</t>
+          <t>CRIMI'</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Radiologia 1 (Istituto Radiologia)</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>MARIA ANGIOLA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>CUTRONE</t>
+          <t>CRIVELLARO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOSD Allergologia</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>CLORINDA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>DAINESE</t>
+          <t>CRUDELI</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>DALLA COSTA</t>
+          <t>CUTRONE</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>DALLA TOFFOLA</t>
+          <t>DAINESE</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>DALLA VALLE</t>
+          <t>DALLA COSTA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>UOSD Malattie Trombotiche ed Emorragiche</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>DAL MORO</t>
+          <t>DALLA TOFFOLA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>DAL POS</t>
+          <t>DALLA VALLE</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOSD Malattie Trombotiche ed Emorragiche</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>DAL PRA'</t>
+          <t>DAL MORO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>FRANCESCO ENRICO</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>D'AMICO</t>
+          <t>DAL POS</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>D'AMICO</t>
+          <t>DAL PRA'</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia Pediatrica e Funzionale (Neurochirurgia Pediatrica)</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FRANCESCO ENRICO</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>DA POZZO</t>
+          <t>D'AMICO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>DE CONTI</t>
+          <t>D'AMICO</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Neurochirurgia Pediatrica e Funzionale (Neurochirurgia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>DE CORTI</t>
+          <t>DA POZZO</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>GINO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>DEGANO</t>
+          <t>DE CONTI</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>UOC Medicina dello Sport e dell'Esercizio Fisico (Medicina dello Sport)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>MARIA LORETA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>DE GIORGI</t>
+          <t>DE CORTI</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>UOC Nefrologia (Nefrologia 2)</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>GINO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>DEI TOS</t>
+          <t>DEGANO</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
+          <t>UOC Medicina dello Sport e dell'Esercizio Fisico (Medicina dello Sport)</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>MANUEL</t>
+          <t>MARIA LORETA</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>DE LAZZARI</t>
+          <t>DE GIORGI</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>DEL FELICE</t>
+          <t>DEI TOS</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>VELIKA</t>
+          <t>MANUEL</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>DELIGIANNI</t>
+          <t>DE LAZZARI</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>DELL'AMORE</t>
+          <t>DEL FELICE</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Toracica</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>VELIKA</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>DENARO</t>
+          <t>DELIGIANNI</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia Pediatrica e Funzionale (Neurochirurgia Pediatrica)</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>IGNAZIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>D'ERRICO</t>
+          <t>DELL'AMORE</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOC Chirurgia Toracica</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>DE RUI</t>
+          <t>DENARO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>UOC Geriatria</t>
+          <t>UOC Neurochirurgia Pediatrica e Funzionale (Neurochirurgia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>IGNAZIO</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>DI MAMBRO</t>
+          <t>D'ERRICO</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>DI PAOLA</t>
+          <t>DE RUI</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOC Geriatria</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>DI SALVO</t>
+          <t>DI MAMBRO</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>UOC Cardiologia Pediatrica</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>D'ODORICO</t>
+          <t>DI PAOLA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>DONATO</t>
+          <t>DI SALVO</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Cardiologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>D'URSO</t>
+          <t>D'ODORICO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>UOC Anestesia e Rianimazione (Istituto di Anestesia e Rianimazione)</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>ERMOLAO</t>
+          <t>DONATO</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>UOC Medicina dello Sport e dell'Esercizio Fisico (Medicina dello Sport)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>ESPOSITO</t>
+          <t>D'URSO</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>UOSD Procreazione Medicalmente Assistita (PMA)</t>
+          <t>UOC Anestesia e Rianimazione (Istituto di Anestesia e Rianimazione)</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>ASSUNTA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>FABOZZO</t>
+          <t>ERMOLAO</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOC Medicina dello Sport e dell'Esercizio Fisico (Medicina dello Sport)</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>FABRIS</t>
+          <t>ESPOSITO</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOSD Procreazione Medicalmente Assistita (PMA)</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>ASSUNTA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>FABRIS</t>
+          <t>FABOZZO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>FACCIO</t>
+          <t>FABRIS</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>GIAN PAOLO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>FADINI</t>
+          <t>FABRIS</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>FAGGIN</t>
+          <t>FACCIO</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>GIAN PAOLO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>FAMOSO</t>
+          <t>FADINI</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>FILIPPO MARIA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>FARINA</t>
+          <t>FAGGIN</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>UOC Neurologia OSA</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>FASANARO</t>
+          <t>FAMOSO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>UOSD Otorinolaringoiatria OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FILIPPO MARIA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>FASCETTI LEON</t>
+          <t>FARINA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Neurologia OSA</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>FAVARETTO</t>
+          <t>FASANARO</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOSD Otorinolaringoiatria OSA</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>FERLIN</t>
+          <t>FASCETTI LEON</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>FERRANTI</t>
+          <t>FAVARETTO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>FERLIN</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>MARTINO</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>FERRANTI</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>VALENTINA AGNESE</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>UOSD Pneumologia e Allergologia Pediatrica</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARTINO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>FIORETTO</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>MIRTO</t>
+          <t>VALENTINA AGNESE</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>FOLETTO</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>UOSD Chirurgia Bariatrica</t>
+          <t>UOSD Pneumologia e Allergologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>FOSSATI</t>
+          <t>FIORETTO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Maxillo Facciale</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>MIRTO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>FRACALANZA</t>
+          <t>FOLETTO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>FRACCARO</t>
+          <t>FOSSATI</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Maxillo Facciale</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>FRANCHELLA</t>
+          <t>FRACALANZA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>ALVISE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>FRASSON</t>
+          <t>FRACCARO</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>ULDERICO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>FREO</t>
+          <t>FRANCHELLA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>UOC Anestesia e Rianimazione (Istituto di Anestesia e Rianimazione)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ALVISE</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>FRIZIERO</t>
+          <t>FRASSON</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>ULDERICO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>FRIZZIERO</t>
+          <t>FREO</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>UOC Oculistica (Clinica Oculistica)</t>
+          <t>UOC Anestesia e Rianimazione (Istituto di Anestesia e Rianimazione)</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>LUCREZIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>FURIAN</t>
+          <t>FRIZIERO</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>JOSEPH-DOMENICO</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>GABRIELI</t>
+          <t>FRIZZIERO</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOC Oculistica (Clinica Oculistica)</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>LUCREZIA</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>GAIO</t>
+          <t>FURIAN</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>UOC Centro Regionale Malattie Rare</t>
+          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>JOSEPH-DOMENICO</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>GALAN</t>
+          <t>GABRIELI</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>GALEAZZI</t>
+          <t>GAIO</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Centro Regionale Malattie Rare</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>GALLAN</t>
+          <t>GALAN</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>UOC Fisiopatologia Respiratoria</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>GAMBATO</t>
+          <t>GALEAZZI</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>UOSD Trapianto Multiviscerale</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>MARISA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>GAMBATO</t>
+          <t>GALLAN</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>GARDI</t>
+          <t>GAMBATO</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>GASPARINI</t>
+          <t>GAMBATO</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>UOC Geriatria</t>
+          <t>UOSD Trapianto Multiviscerale</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>GASPAROLI</t>
+          <t>GARDI</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>UOSD Studio e Cura dell'Invecchiamento Cerebrale (CRIC)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>GASPERETTI</t>
+          <t>GASPARINI</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>UOC Medicina dello Sport e dell'Esercizio Fisico (Medicina dello Sport)</t>
+          <t>UOC Geriatria</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>GATTA</t>
+          <t>GASPAROLI</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>UOC Neuropsichiatria Infantile</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>GATTAZZO</t>
+          <t>GASPERETTI</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Medicina dello Sport e dell'Esercizio Fisico (Medicina dello Sport)</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>GAUDIOSO</t>
+          <t>GATTA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Neuropsichiatria Infantile</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>ROSA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>GENOVESE</t>
+          <t>GATTAZZO</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>GERMANI</t>
+          <t>GAUDIOSO</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>UOSD Trapianto Multiviscerale</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ROSA</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>GHISA</t>
+          <t>GENOVESE</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>UOSD Endoscopia Digestiva (Endoscopia Gastroenterologica)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>GIANNINI</t>
+          <t>GERMANI</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOSD Trapianto Multiviscerale</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>GIOLLO</t>
+          <t>GHISA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOSD Endoscopia Digestiva (Endoscopia Gastroenterologica)</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>ANDREA SILVIO</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>GIORDANI</t>
+          <t>GIANNINI</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>GIORGI</t>
+          <t>GIOLLO</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANDREA SILVIO</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>GRAZIANI</t>
+          <t>GIORDANI</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>GRAZIANO</t>
+          <t>GIORGI</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>GREGGIO</t>
+          <t>GRAZIANI</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>GREGO</t>
+          <t>GRAZIANO</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>GREGO</t>
+          <t>GREGGIO</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>GRINGERI</t>
+          <t>GREGO</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>GROFF</t>
+          <t>GREGO</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>GUARNIERI</t>
+          <t>GRINGERI</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>UOC Fisiopatologia Respiratoria</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>GUAZZAROTTI</t>
+          <t>GROFF</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>GUERRA</t>
+          <t>GUARNIERI</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>ENNIO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>GUIDO</t>
+          <t>GUAZZAROTTI</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia OSA</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>ARIELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>HOXHA</t>
+          <t>GUERRA</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ENNIO</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>IACCARINO</t>
+          <t>GUIDO</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>ARIELA</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>IACOBONE</t>
+          <t>HOXHA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>UOC Endocrinochirurgia</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>IAFRATE</t>
+          <t>IACCARINO</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>INFANTOLINO</t>
+          <t>IACOBONE</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>UOC Ostetricia Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Endocrinochirurgia</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>INGROSSO</t>
+          <t>IAFRATE</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>EGLE ALBA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>INSACCO</t>
+          <t>INFANTOLINO</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>CARMELO SALVINO</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>LACOGNATA</t>
+          <t>INGROSSO</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>EGLE ALBA</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>LAMI</t>
+          <t>INSACCO</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>CARMELO SALVINO</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>LANDI</t>
+          <t>LACOGNATA</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia Pediatrica e Funzionale (Neurochirurgia Pediatrica)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>LA PERGOLA</t>
+          <t>LAMI</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>LAURO</t>
+          <t>LANDI</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Neurochirurgia Pediatrica e Funzionale (Neurochirurgia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>LAZZAROTTO</t>
+          <t>LA PERGOLA</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>UOSD Allergie Alimentari Pediatriche e dell'Adulto (Allergie Alimentari)</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>LEONARDI</t>
+          <t>LAURO</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>UOC Oculistica (Clinica Oculistica)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>LOIRA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>LEONI</t>
+          <t>LAZZAROTTO</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOSD Allergie Alimentari Pediatriche e dell'Adulto (Allergie Alimentari)</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>LICCHELLI</t>
+          <t>LEONARDI</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Oculistica (Clinica Oculistica)</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>ANNA RITA</t>
+          <t>LOIRA</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>LIFONZO</t>
+          <t>LEONI</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>MARIO ROSARIO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>LO STORTO</t>
+          <t>LICCHELLI</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>UOC Geriatria OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>ANNA RITA</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>MAFFEI</t>
+          <t>LIFONZO</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MARIO ROSARIO</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>MAIOLINO</t>
+          <t>LO STORTO</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Geriatria OSA</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>MAMMANA</t>
+          <t>MAFFEI</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Toracica</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>ENZO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>MAMMANO</t>
+          <t>MAIOLINO</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>MANCUSO</t>
+          <t>MAMMANA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Toracica</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ENZO</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>MARAN</t>
+          <t>MAMMANO</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>MARCHEGIANI</t>
+          <t>MANCUSO</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>ROSARIO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>MARCHESE RAGONA</t>
+          <t>MARAN</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>ISACCO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>MARETTO</t>
+          <t>MARCHEGIANI</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ROSARIO</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>MARCHESE RAGONA</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>FRANCESCA KATIANA</t>
+          <t>ISACCO</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>MARTINO</t>
+          <t>MARETTO</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>UOC Nefrologia (Nefrologia 2)</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LORIS</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>MASIERO</t>
+          <t>MARIN</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>MASIERO</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FRANCESCA KATIANA</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>MASIN</t>
+          <t>MARTINO</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>MASO</t>
+          <t>MASIERO</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>MASSIGNAN</t>
+          <t>MASIERO</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>MATTESI</t>
+          <t>MASIN</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>MATURI</t>
+          <t>MASO</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>MEGGIATO</t>
+          <t>MASSIGNAN</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>MEGGIOLARO</t>
+          <t>MATTESI</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>MELEGA</t>
+          <t>MATURI</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>MENEGHEL</t>
+          <t>MEGGIATO</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>UOSD Reumatologia Pediatrica</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>MENEGUZZO</t>
+          <t>MEGGIOLARO</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>MERANTE BOSCHIN</t>
+          <t>MELEGA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>MIAN</t>
+          <t>MENEGHEL</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOSD Reumatologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>MICCIOLO</t>
+          <t>MENEGUZZO</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>MIDENA</t>
+          <t>MERANTE BOSCHIN</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>UOC Oculistica (Clinica Oculistica)</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>MIGLIORE</t>
+          <t>MIAN</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>MICCIOLO</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>NAUSICA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>MONTALTO</t>
+          <t>MIDENA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Oculistica (Clinica Oculistica)</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>MORLACCO</t>
+          <t>MIGLIORE</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>UOC Urologia Pediatrica</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>MOSELE</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>MOZZETTA</t>
+          <t>MIOLA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>NAUSICA</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>MUTTIN</t>
+          <t>MONTALTO</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>ELISABETTA BEATRICE</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>NACCI</t>
+          <t>MORLACCO</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Urologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>NAI FOVINO</t>
+          <t>MOSELE</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>NALESSO</t>
+          <t>MOZZETTA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>UOC Nefrologia (Nefrologia 2)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>NAPODANO</t>
+          <t>MUTTIN</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELISABETTA BEATRICE</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>NASO</t>
+          <t>NACCI</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>NASO</t>
+          <t>NAI FOVINO</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>UOC Nefrologia (Nefrologia 2)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>MOHAMMAD ALI</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>NEISHABOORI</t>
+          <t>NALESSO</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>UGO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>NENA</t>
+          <t>NAPODANO</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>NICO</t>
+          <t>NASO</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>UOC Neuroradiologia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>NOSADINI</t>
+          <t>NASO</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>MOHAMMAD ALI</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>NOVARA</t>
+          <t>NEISHABOORI</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>UGO</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>NOVENTA</t>
+          <t>NENA</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>OTTAVIANO</t>
+          <t>NICO</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>GIANCARLO</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>OTTAVIANO</t>
+          <t>NOSADINI</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>PADOAN</t>
+          <t>NOVARA</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>COSTANTINO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>PAGETTA</t>
+          <t>NOVENTA</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>UOC Endocrinochirurgia</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>EMILIO</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>PAGIARO</t>
+          <t>OTTAVIANO</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>GIANCARLO</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>PALA</t>
+          <t>OTTAVIANO</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>PALATUCCI</t>
+          <t>PADOAN</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>PIERFRANCESCO</t>
+          <t>COSTANTINO</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>PALEGO</t>
+          <t>PAGETTA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Endocrinochirurgia</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>EMILIO</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>PALMA</t>
+          <t>PAGIARO</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>GAETANO JOSEPH SIMEON</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>PALUMBO</t>
+          <t>PALA</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>UOC Anestesia e Rianimazione OSA</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>PANDIS</t>
+          <t>PALATUCCI</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Plastica</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>MATTIA</t>
+          <t>PIERFRANCESCO</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>PAROLIN</t>
+          <t>PALEGO</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>UOC Nefrologia Pediatrica</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>PARROZZANI</t>
+          <t>PALMA</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>UOC Oculistica (Clinica Oculistica)</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>GAETANO JOSEPH SIMEON</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>PASSUELLO</t>
+          <t>PALUMBO</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Anestesia e Rianimazione OSA</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>PAVEI</t>
+          <t>PANDIS</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Chirurgia Plastica</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MATTIA</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>PEGORARO</t>
+          <t>PAROLIN</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Nefrologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>PEPE</t>
+          <t>PARROZZANI</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>UOC Radiologia 1 (Istituto Radiologia)</t>
+          <t>UOC Oculistica (Clinica Oculistica)</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>PERAZZOLO MARRA</t>
+          <t>PASSUELLO</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>PERIN</t>
+          <t>PAVEI</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>PERINI</t>
+          <t>PEGORARO</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>PERINI</t>
+          <t>PEPE</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Radiologia 1 (Istituto Radiologia)</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>PESAVENTO</t>
+          <t>PERAZZOLO MARRA</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>SALVATORE SILVIO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>PIANO</t>
+          <t>PERIN</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>PIAZZA</t>
+          <t>PERINI</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>PIAZZA</t>
+          <t>PESAVENTO</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>SALVATORE SILVIO</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>PICCIONE</t>
+          <t>PIANO</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>ELISA SEFORA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>PIEROBON</t>
+          <t>PIAZZA</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>PIERONI</t>
+          <t>PIAZZA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>UOSD Stroke Unit</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>PIGATO</t>
+          <t>PICCIONE</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ELISA SEFORA</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>PILOTTO</t>
+          <t>PIEROBON</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>UOC Oculistica (Clinica Oculistica)</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>PIOVELLA</t>
+          <t>PIERONI</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOSD Stroke Unit</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>PISTOLLATO</t>
+          <t>PIGATO</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>PIZZIRANI</t>
+          <t>PILOTTO</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Oculistica (Clinica Oculistica)</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>POLATO</t>
+          <t>PIOVELLA</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia OSA</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>LINO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>POLESE</t>
+          <t>PISTOLLATO</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>UOSD Chirurgia Bariatrica</t>
+          <t>UOC Anestesia e Rianimazione (Istituto di Anestesia e Rianimazione)</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>PIZZIRANI</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>UOSD Otorinolaringoiatria OSA</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>PORETTO</t>
+          <t>POLATO</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LINO</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>POZZA</t>
+          <t>POLESE</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>UOSD Chirurgia Bariatrica</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>PREVEDELLO</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>UOSD Chirurgia Bariatrica</t>
+          <t>UOSD Otorinolaringoiatria OSA</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>PREVIATO</t>
+          <t>PORETTO</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>PREVITERO</t>
+          <t>POZZA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>LUCA</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>PROVENZANO</t>
+          <t>PREVEDELLO</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>PULCRANO</t>
+          <t>PREVIATO</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>PULVIRENTI</t>
+          <t>PREVITERO</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>PUTHENPARAMPIL</t>
+          <t>PROVENZANO</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>EMILIO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>QUAIA</t>
+          <t>PULCRANO</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>UOC Radiologia 1 (Istituto Radiologia)</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>RAGAZZO</t>
+          <t>PULVIRENTI</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>RAMONDA</t>
+          <t>PUTHENPARAMPIL</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>PIERALBERTA</t>
+          <t>EMILIO</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>RAVAGNAN</t>
+          <t>QUAIA</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia OSA</t>
+          <t>UOC Radiologia 1 (Istituto Radiologia)</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>REBUSSO</t>
+          <t>RAGAZZO</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Toracica</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>REFFO</t>
+          <t>RAMONDA</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>UOC Cardiologia Pediatrica</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>PIERALBERTA</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>RELLA</t>
+          <t>RAVAGNAN</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>RESENTE</t>
+          <t>REBUSSO</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Chirurgia Toracica</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>RIGATO</t>
+          <t>REFFO</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Cardiologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>RINALDI</t>
+          <t>RELLA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>RIZZO</t>
+          <t>RESENTE</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>ANGELICA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>RIZZOLI</t>
+          <t>RIGATO</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>ROMANATO</t>
+          <t>RINALDI</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>ANTONIETTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>RIZZO</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>ROMANO</t>
+          <t>RIZZOLI</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>ERIK</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>ROSA RIZZOTTO</t>
+          <t>ROMANATO</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia OSA</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>ANTONIETTA</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>ALVISE</t>
+          <t>ERIK</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>RUARO</t>
+          <t>ROSA RIZZOTTO</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>RUFFATTI</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>UOC Ostetricia Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>RUFFOLO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>ALVISE</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>RUGGERA</t>
+          <t>RUARO</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>RUGGIERI</t>
+          <t>RUFFATTI</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>RUOCCO</t>
+          <t>RUFFOLO</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>FRANCESCO PAOLO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>RUGGERA</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>RUGGIERI</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>LUCA MARIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>SAADEH</t>
+          <t>RUOCCO</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO PAOLO</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>SABBADIN</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>SABINI</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>UOC Medicina d'Urgenza OSA</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>LUCA MARIA</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>SACCARDI</t>
+          <t>SAADEH</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>ALOIS</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>SALLER</t>
+          <t>SABBADIN</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale OSA</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>SALVADOR</t>
+          <t>SABINI</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Medicina d'Urgenza OSA</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>SALVALAGGIO</t>
+          <t>SACCARDI</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ALOIS</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>SALVATERRA</t>
+          <t>SALLER</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>UOC Fisiopatologia Respiratoria</t>
+          <t>UOC Medicina Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>SAMBATARO</t>
+          <t>SALVADOR</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>SANGERMANO</t>
+          <t>SALVALAGGIO</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>UOC Nefrologia Pediatrica</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>SANSUBRINO</t>
+          <t>SALVATERRA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
+          <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>SANTELLI</t>
+          <t>SAMBATARO</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>UOC Neurologia OSA</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>SARI</t>
+          <t>SANGERMANO</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Nefrologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SANSUBRINO</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SANTELLI</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Neurologia OSA</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>SARZO</t>
+          <t>SARI</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>SATO</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>UOC Oculistica OSA</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>EDOARDO VINCENZO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>SAVARINO</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>VANNA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>SCAPIN</t>
+          <t>SARZO</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>SCARDA</t>
+          <t>SATO</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>EDOARDO VINCENZO</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>SAVARINO</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>VANNA</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>SCAPIN</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Toracica</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>SCRIBANO</t>
+          <t>SCARDA</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia OSA</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>TERESA MARIA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>SECCIA</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>UOC Medicina d'Urgenza OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>SELICE</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Chirurgia Toracica</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>SELLA</t>
+          <t>SCRIBANO</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>TERESA MARIA</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>SEMENZATO</t>
+          <t>SECCIA</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Medicina d'Urgenza OSA</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>SENZOLO</t>
+          <t>SELICE</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>SERESIN</t>
+          <t>SELLA</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>UOC Geriatria OSA</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>SERGI</t>
+          <t>SEMENZATO</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>UOC Geriatria</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>SFRISO</t>
+          <t>SENZOLO</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>SGRO'</t>
+          <t>SERESIN</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Geriatria OSA</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>SIGNORI</t>
+          <t>SERGI</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Geriatria</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>SILVANO</t>
+          <t>SFRISO</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>SIMIONI</t>
+          <t>SGRO'</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>SIMONATO</t>
+          <t>SIGNORI</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>UOC Geriatria</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>SORARU'</t>
+          <t>SILVANO</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>PAOLO</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>SPAGNOLO</t>
+          <t>SIMIONI</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>SPERTINO</t>
+          <t>SIMONATO</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Geriatria</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>GAYA</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>SPOLVERATO</t>
+          <t>SORARU'</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>SQUIZZATO</t>
+          <t>SPAGNOLO</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>NELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>SRSEN</t>
+          <t>SPERTINO</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>STELLINI</t>
+          <t>SPINATO</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>PIERLUIGI</t>
+          <t>GAYA</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>STIMAMIGLIO</t>
+          <t>SPOLVERATO</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>STRAMARE</t>
+          <t>SQUIZZATO</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>UOSD Imaging Avanzato Clinico e Traslazionale</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>NELA</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>SUSANA</t>
+          <t>SRSEN</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>TABONI</t>
+          <t>STELLINI</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>TARANTELLO</t>
+          <t>STIMAMIGLIO</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>UOC Dermatologia (Clinica Dermatologica)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>TARANTINI</t>
+          <t>STRAMARE</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOSD Imaging Avanzato Clinico e Traslazionale</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>TARZIA</t>
+          <t>SUSANA</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>TASCINI</t>
+          <t>TABONI</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>UOC Neuropsichiatria Infantile</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>ROSARIA MARIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>TENAGLIA</t>
+          <t>TARANTELLO</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOC Dermatologia (Clinica Dermatologica)</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>TARANTINI</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>TIENGO</t>
+          <t>TARZIA</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Plastica</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>TIRRITO</t>
+          <t>TASCINI</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Neuropsichiatria Infantile</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ROSARIA MARIA</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>TODISCO</t>
+          <t>TENAGLIA</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>TOGNANA</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>UOC Dietetica e Nutrizione Clinica</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>TOLDO</t>
+          <t>TIENGO</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Chirurgia Plastica</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>TONA</t>
+          <t>TIRRITO</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>MARCO ONOFRIO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>TORRES</t>
+          <t>TODISCO</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>TOZZI</t>
+          <t>TOGNANA</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Dietetica e Nutrizione Clinica</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>PAMELA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>TOZZO</t>
+          <t>TOLDO</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>UOC Medicina Legale e Tossicologia</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>LIVIO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>TRENTIN</t>
+          <t>TONA</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>MARCO ONOFRIO</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>TREVISSON</t>
+          <t>TORRES</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>TURATTI</t>
+          <t>TOZZI</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>PAMELA</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>UCCI</t>
+          <t>TOZZO</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOC Medicina Legale e Tossicologia</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>EMANUELE DAMIANO LUCA</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>URSO</t>
+          <t>TRENTIN</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>VALMASONI</t>
+          <t>TREVISSON</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>UOSD Chirurgia D'Urgenza</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>VAROTTO</t>
+          <t>TURATTI</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>VEDOVATO</t>
+          <t>UCCI</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>EMANUELE DAMIANO LUCA</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>VENTURINI</t>
+          <t>URSO</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>VERONESE</t>
+          <t>VALMASONI</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>UOC Ostetricia Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>VERONESE</t>
+          <t>VAROTTO</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>VEDOVATO</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>UOC Fisiopatologia Respiratoria</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>VENTURINI</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>VIARO</t>
+          <t>VERONESE</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>VLADIMIRO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>VIDA</t>
+          <t>VERONESE</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia Pediatrica (Cardiochirurgia Pediatrica e Cardiopatie congenite)</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>VIDAL</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>UOC Nefrologia Pediatrica</t>
+          <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>VIGANO'</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>VINDIGNI</t>
+          <t>VIARO</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Plastica</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>CALOGERO</t>
+          <t>VLADIMIRO</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>VIRGONE</t>
+          <t>VIDA</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Cardiochirurgia Pediatrica (Cardiochirurgia Pediatrica e Cardiopatie congenite)</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>VISENTIN</t>
+          <t>VIDAL</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Nefrologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>VITALE</t>
+          <t>VIGANO'</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>VITTADELLO</t>
+          <t>VINDIGNI</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Chirurgia Plastica</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>CALOGERO</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>VITTURI</t>
+          <t>VIRGONE</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>VOLPE</t>
+          <t>VISENTIN</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>VOLPE</t>
+          <t>VITALE</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FERDINANDO DANIELE</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>VOLPIN</t>
+          <t>VITELLI</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>VOLTAN</t>
+          <t>VITTADELLO</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>ZABEO</t>
+          <t>VITTURI</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>ZABORRA</t>
+          <t>VOLPE</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>ZAMBELLO</t>
+          <t>VOLPE</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>ZANATTA</t>
+          <t>VOLPIN</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>ZANCHETTIN</t>
+          <t>VOLTAN</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>GIANPIETRO</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>ZANCHETTIN</t>
+          <t>ZABEO</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>ZANCONATO</t>
+          <t>ZABORRA</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>UOSD Pneumologia e Allergologia Pediatrica</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>GASTONE</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>ZANETTE</t>
+          <t>ZAMBELLO</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>ZANOLETTI</t>
+          <t>ZANATO</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Neuropsichiatria Infantile</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>EZIO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ZANATTA</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>GIANPIETRO</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>ZARA</t>
+          <t>ZANCHETTIN</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>ZATTONI</t>
+          <t>ZANCHETTIN</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>ZAVATTA</t>
+          <t>ZANCONATO</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOSD Pneumologia e Allergologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>GASTONE</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>ZECCHINO</t>
+          <t>ZANETTE</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>UOC Anestesia e Rianimazione OSA</t>
+          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>ZEMIN</t>
+          <t>ZANOLETTI</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>UOC Ostetricia Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>EZIO</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>ZINGALES</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>FABIANA</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>ZINGONE</t>
+          <t>ZARA</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>ZOCCARATO</t>
+          <t>ZATTONI</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>UOC Neurologia OSA</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>ZOLA</t>
+          <t>ZAVATTA</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>ZORZI</t>
+          <t>ZECCHINO</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>UOSD Studio e Cura dell'Invecchiamento Cerebrale (CRIC)</t>
+          <t>UOC Anestesia e Rianimazione OSA</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>ZULIAN</t>
+          <t>ZEMIN</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>UOSD Reumatologia Pediatrica</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>ZINGALES</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>FABIANA</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>ZINGONE</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>UOC Gastroenterologia</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>MARCO</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>ZOCCARATO</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>UOC Neurologia OSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>ERIKA</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>ZOLA</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>ZORZI</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>FRANCESCO</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>ZULIAN</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>UOSD Reumatologia Pediatrica</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
           <t>MONICA</t>
         </is>
       </c>
-      <c r="B470" t="inlineStr">
+      <c r="B476" t="inlineStr">
         <is>
           <t>ZULIANI</t>
         </is>
       </c>
-      <c r="C470" t="inlineStr">
+      <c r="C476" t="inlineStr">
         <is>
           <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>