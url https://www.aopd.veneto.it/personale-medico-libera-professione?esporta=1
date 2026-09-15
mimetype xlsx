--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C476"/>
+  <dimension ref="A1:C475"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Servizio</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -465,51 +465,51 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ACHILLE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ALICE</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ALBANESE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOSD Chirurgia Bariatrica</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>FAISE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AL-BUNNI</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
@@ -2155,78 +2155,78 @@
         <is>
           <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>NORA</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>CAZZAGON</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>CECCATO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>CECCATO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>ANTONELLA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>CECCHETTO</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>ANNAGRAZIA</t>
         </is>
@@ -2505,68 +2505,68 @@
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>COMACCHIO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>UOC Chirurgia Toracica</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>CONCHERI</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>CONCHERI</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>GIACOMO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>CONTRO</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>DANIELE</t>
         </is>
@@ -3559,51 +3559,51 @@
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>FIORETTO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>MIRTO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>FOLETTO</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOSD Chirurgia Bariatrica</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>FOSSATI</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>UOC Chirurgia Maxillo Facciale</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>SIMONETTA</t>
         </is>
@@ -3804,78 +3804,78 @@
         <is>
           <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>FEDERICO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>GALLAN</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>MARISA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>GAMBATO</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOSD Trapianto Multiviscerale</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>GAMBATO</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>UOSD Trapianto Multiviscerale</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>MARIO</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>GARDI</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>GIULIA</t>
         </is>
@@ -4127,78 +4127,78 @@
         <is>
           <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>ANGELO</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>GREGGIO</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>UOC Oculistica OSA</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>GREGO</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>GREGO</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>ENRICO</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>GRINGERI</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
@@ -5249,78 +5249,78 @@
         <is>
           <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>MASSIMO</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>NAPODANO</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>NASO</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>NASO</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>UOC Nefrologia (Nefrologia 2)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>MOHAMMAD ALI</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>NEISHABOORI</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>UGO</t>
         </is>
@@ -5759,78 +5759,78 @@
         <is>
           <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>SALVATORE SILVIO</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>PIANO</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>PIAZZA</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>PIAZZA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>PICCIONE</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>UOC Neuroriabilitazione (Riabilitazione Ortopedica)</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>ELISA SEFORA</t>
         </is>
@@ -5956,119 +5956,119 @@
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>POLATO</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>LINO</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>POLESE</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOSD Chirurgia Bariatrica</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>POLETTO</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>UOSD Otorinolaringoiatria OSA</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>ANNA</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>PORETTO</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>GIULIA</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>POZZA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOSD Chirurgia Bariatrica</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>LUCA</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>PREVEDELLO</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOSD Chirurgia Bariatrica</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>LORENZO</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>PREVIATO</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>MARCO</t>
         </is>
@@ -6541,78 +6541,78 @@
         <is>
           <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>RUOCCO</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>FRANCESCO PAOLO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>RUSSO</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>FRANCESCO PAOLO</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>RUSSO</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>LUCA MARIA</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>SAADEH</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
@@ -6932,1622 +6932,1605 @@
         <is>
           <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>BENEDETTA</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>SCHIAVON</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>SCRIBANO</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Toracica</t>
+          <t>UOC Gastroenterologia OSA</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>TERESA MARIA</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>SCRIBANO</t>
+          <t>SECCIA</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia OSA</t>
+          <t>UOC Medicina d'Urgenza OSA</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>TERESA MARIA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>SECCIA</t>
+          <t>SELICE</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>UOC Medicina d'Urgenza OSA</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>SELICE</t>
+          <t>SELLA</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>SELLA</t>
+          <t>SEMENZATO</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>SEMENZATO</t>
+          <t>SENZOLO</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>SENZOLO</t>
+          <t>SERESIN</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Geriatria OSA</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>SERESIN</t>
+          <t>SERGI</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>UOC Geriatria OSA</t>
+          <t>UOC Geriatria</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>SERGI</t>
+          <t>SFRISO</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>UOC Geriatria</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>SFRISO</t>
+          <t>SGRO'</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>SGRO'</t>
+          <t>SIGNORI</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Ortopedia e Traumatologia OSA</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>SIGNORI</t>
+          <t>SILVANO</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>UOC Ortopedia e Traumatologia OSA</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>SILVANO</t>
+          <t>SIMIONI</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>SIMIONI</t>
+          <t>SIMONATO</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Geriatria</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>SIMONATO</t>
+          <t>SORARU'</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>UOC Geriatria</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>SORARU'</t>
+          <t>SPAGNOLO</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>SPAGNOLO</t>
+          <t>SPERTINO</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>SPERTINO</t>
+          <t>SPINATO</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>GAYA</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>SPINATO</t>
+          <t>SPOLVERATO</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>GAYA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>SPOLVERATO</t>
+          <t>SQUIZZATO</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>NELA</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>SQUIZZATO</t>
+          <t>SRSEN</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>NELA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>SRSEN</t>
+          <t>STELLINI</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>STELLINI</t>
+          <t>STIMAMIGLIO</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>PIERLUIGI</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>STIMAMIGLIO</t>
+          <t>STRAMARE</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOSD Imaging Avanzato Clinico e Traslazionale</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>STRAMARE</t>
+          <t>SUSANA</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>UOSD Imaging Avanzato Clinico e Traslazionale</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>SUSANA</t>
+          <t>TABONI</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>TABONI</t>
+          <t>TARANTELLO</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Dermatologia (Clinica Dermatologica)</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>TARANTELLO</t>
+          <t>TARANTINI</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>UOC Dermatologia (Clinica Dermatologica)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>TARANTINI</t>
+          <t>TARZIA</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>TARZIA</t>
+          <t>TASCINI</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOC Neuropsichiatria Infantile</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>ROSARIA MARIA</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>TASCINI</t>
+          <t>TENAGLIA</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>UOC Neuropsichiatria Infantile</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>ROSARIA MARIA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>TENAGLIA</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>TIENGO</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Chirurgia Plastica</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>CESARE</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>TIENGO</t>
+          <t>TIRRITO</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Plastica</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>CARMEN</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>TIRRITO</t>
+          <t>TODISCO</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>TODISCO</t>
+          <t>TOGNANA</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>UOC Radiologia 2</t>
+          <t>UOC Dietetica e Nutrizione Clinica</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>TOGNANA</t>
+          <t>TOLDO</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>UOC Dietetica e Nutrizione Clinica</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>TOLDO</t>
+          <t>TONA</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARCO ONOFRIO</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>TONA</t>
+          <t>TORRES</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>MARCO ONOFRIO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>TORRES</t>
+          <t>TOZZI</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>PAMELA</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>TOZZI</t>
+          <t>TOZZO</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Medicina Legale e Tossicologia</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>PAMELA</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>TOZZO</t>
+          <t>TRENTIN</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>UOC Medicina Legale e Tossicologia</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>LIVIO</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>TRENTIN</t>
+          <t>TREVISSON</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>TREVISSON</t>
+          <t>TURATTI</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Angiologia</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>TURATTI</t>
+          <t>UCCI</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>UOC Angiologia</t>
+          <t>UOC Cardiologia 2</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>EMANUELE DAMIANO LUCA</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>UCCI</t>
+          <t>URSO</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 2</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>EMANUELE DAMIANO LUCA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>URSO</t>
+          <t>VALMASONI</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>VALMASONI</t>
+          <t>VAROTTO</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>VAROTTO</t>
+          <t>VEDOVATO</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>VEDOVATO</t>
+          <t>VENTURINI</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>VENTURINI</t>
+          <t>VERONESE</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>VERONESE</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>VERONESE</t>
+          <t>VIANELLO</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Fisiopatologia Respiratoria</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>VIANELLO</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>UOC Fisiopatologia Respiratoria</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>VIANELLO</t>
+          <t>VIARO</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>VLADIMIRO</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>VIARO</t>
+          <t>VIDA</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Cardiochirurgia Pediatrica (Cardiochirurgia Pediatrica e Cardiopatie congenite)</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>VLADIMIRO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>VIDA</t>
+          <t>VIDAL</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia Pediatrica (Cardiochirurgia Pediatrica e Cardiopatie congenite)</t>
+          <t>UOC Nefrologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>VIDAL</t>
+          <t>VIGANO'</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>UOC Nefrologia Pediatrica</t>
+          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>VIGANO'</t>
+          <t>VINDIGNI</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 1 (Clinica Ginecologica Ostetrica)</t>
+          <t>UOC Chirurgia Plastica</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>CALOGERO</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>VINDIGNI</t>
+          <t>VIRGONE</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Plastica</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>CALOGERO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>VIRGONE</t>
+          <t>VISENTIN</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>VISENTIN</t>
+          <t>VITALE</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>FERDINANDO DANIELE</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>VITALE</t>
+          <t>VITELLI</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Epato-bilio-pancreatico e Trapianti di Fegato (Chirurgia Generale 2)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>FERDINANDO DANIELE</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>VITELLI</t>
+          <t>VITTADELLO</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Chirurgia Generale OSA</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>VITTADELLO</t>
+          <t>VITTURI</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale OSA</t>
+          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>VITTURI</t>
+          <t>VOLPE</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>UOC Malattie del ricambio e della nutrizione (Malattie del Metabolismo)</t>
+          <t>UOC Chirurgia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>VOLPE</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>UOC Radiologia 2</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>VOLPE</t>
+          <t>VOLPIN</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Pediatrica</t>
+          <t>UOC Neurochirurgia</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>VOLPIN</t>
+          <t>VOLTAN</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>UOC Neurochirurgia</t>
+          <t>UOC Malattie Endocrine (Endocrinologia)</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>EVA</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>VOLTAN</t>
+          <t>ZABEO</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>UOC Malattie Endocrine (Endocrinologia)</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>EVA</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>ZABEO</t>
+          <t>ZABORRA</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>ZABORRA</t>
+          <t>ZAMBELLO</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>ZAMBELLO</t>
+          <t>ZANATO</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Neuropsichiatria Infantile</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>ZANATO</t>
+          <t>ZANATTA</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>UOC Neuropsichiatria Infantile</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>GIANPIETRO</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>ZANATTA</t>
+          <t>ZANCHETTIN</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>GIANPIETRO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>ZANCHETTIN</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Alte Vie Digestive (Chirurgia Generale 1)</t>
+          <t>UOC Cardiochirurgia</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>ZANCHETTIN</t>
+          <t>ZANCONATO</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>UOC Cardiochirurgia</t>
+          <t>UOSD Pneumologia e Allergologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>GASTONE</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>ZANCONATO</t>
+          <t>ZANETTE</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>UOSD Pneumologia e Allergologia Pediatrica</t>
+          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>GASTONE</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>ZANETTE</t>
+          <t>ZANOLETTI</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>UOC Odontoiatria e Stomatologia (Clinica di Odontostomatologia)</t>
+          <t>UOC Otorinolaringoiatria</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>EZIO</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>ZANOLETTI</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>UOC Otorinolaringoiatria</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>EZIO</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ZARA</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>ZARA</t>
+          <t>ZATTONI</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Urologia</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>ZATTONI</t>
+          <t>ZAVATTA</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>UOC Urologia</t>
+          <t>UOC Chirurgia Vascolare</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>ZAVATTA</t>
+          <t>ZECCHINO</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Vascolare</t>
+          <t>UOC Anestesia e Rianimazione OSA</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>ZECCHINO</t>
+          <t>ZEMIN</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>UOC Anestesia e Rianimazione OSA</t>
+          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>ZEMIN</t>
+          <t>ZINGALES</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>UOC Ostetricia e Ginecologia 2 (Ostetricia e Ginecologia)</t>
+          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FABIANA</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>ZINGALES</t>
+          <t>ZINGONE</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>UOC Day Surgery/Week Surgery Multidisciplinare</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>FABIANA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>ZINGONE</t>
+          <t>ZOCCARATO</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Neurologia OSA</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>ZOCCARATO</t>
+          <t>ZOLA</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>UOC Neurologia OSA</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>ZOLA</t>
+          <t>ZORZI</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>ZORZI</t>
+          <t>ZULIAN</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOSD Reumatologia Pediatrica</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>ZULIAN</t>
+          <t>ZULIANI</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
-        <is>
-[...15 lines deleted...]
-      <c r="C476" t="inlineStr">
         <is>
           <t>UOC Neuroradiologia</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>