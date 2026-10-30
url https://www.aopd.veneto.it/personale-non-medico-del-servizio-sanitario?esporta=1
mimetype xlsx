--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C141"/>
+  <dimension ref="A1:C142"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Servizio</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -829,2030 +829,2047 @@
         <is>
           <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>MARTINA</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>BUA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>BULATO</t>
+          <t>BUENO MARINAS</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Patologia Cardiovascolare</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>BUSANA</t>
+          <t>BULATO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>UOSD Procreazione Medicalmente Assistita (PMA)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>LUCIANA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>CAENAZZO</t>
+          <t>BUSANA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>UOC Medicina Legale e Tossicologia</t>
+          <t>UOSD Procreazione Medicalmente Assistita (PMA)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>LUCIANA</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>CALZAVARA</t>
+          <t>CAENAZZO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Medicina Legale e Tossicologia</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>CAMPAGNOLA</t>
+          <t>CALZAVARA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>CAMUFFO</t>
+          <t>CAMPAGNOLA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>CAPPELLARI</t>
+          <t>CAMUFFO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>CARDI</t>
+          <t>CAPPELLARI</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>ROMILDA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>CARDIN</t>
+          <t>CARDI</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>UOC Gastroenterologia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ROMILDA</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CARDIN</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
+          <t>UOC Gastroenterologia</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>MARIELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>CARRIERI</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>UOC Medicina del Lavoro</t>
+          <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARIELLA</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>CARTURAN</t>
+          <t>CARRIERI</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>UOC Patologia Cardiovascolare</t>
+          <t>UOC Medicina del Lavoro</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>CASARA</t>
+          <t>CARTURAN</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Patologia Cardiovascolare</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>CASTELLANI</t>
+          <t>CASARA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>UOC Patologia Cardiovascolare</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>CASTELLO</t>
+          <t>CASTELLANI</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Patologia Cardiovascolare</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>CAVALLI</t>
+          <t>CASTELLO</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>CAZZORLA</t>
+          <t>CAVALLI</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>CEOL</t>
+          <t>CAZZORLA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>UOC Nefrologia (Nefrologia 2)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>CEOLOTTO</t>
+          <t>CEOL</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>UOC Medicina d'Urgenza OSA</t>
+          <t>UOC Nefrologia (Nefrologia 2)</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>LUISELLA</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>CORDIANO</t>
+          <t>CEOLOTTO</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Medicina d'Urgenza OSA</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>LUISELLA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>CUSINATO</t>
+          <t>CORDIANO</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>DAL BELLO</t>
+          <t>CUSINATO</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>D'ANGELO</t>
+          <t>DAL BELLO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>LIDIA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>DE LORENZI</t>
+          <t>D'ANGELO</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Chirurgia Generale a indirizzo Colo-rettale (Chirurgia Generale 3)</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>LIDIA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>DEL VECCHIO</t>
+          <t>DE LORENZI</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>DE TOMMASI</t>
+          <t>DEL VECCHIO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>DI GIORGIO</t>
+          <t>DE TOMMASI</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>MARIO VINCENZO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>DI IORIO</t>
+          <t>DI GIORGIO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARIO VINCENZO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>FACCHINI</t>
+          <t>DI IORIO</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>FACCO</t>
+          <t>FACCHINI</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>FAGGIAN</t>
+          <t>FACCO</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>FANTELLI</t>
+          <t>FAGGIAN</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>FAORO</t>
+          <t>FANTELLI</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>FAVERO</t>
+          <t>FAORO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>DONATA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>FAVRETTO</t>
+          <t>FAVERO</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>UOC Medicina Legale e Tossicologia</t>
+          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>DONATA</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>FORZAN</t>
+          <t>FAVRETTO</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Medicina Legale e Tossicologia</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>SAMUELA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>FRANCESCATO</t>
+          <t>FORZAN</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>SAMUELA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FRANCHIN</t>
+          <t>FRANCESCATO</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>FRISO</t>
+          <t>FRANCHIN</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>GENTILI</t>
+          <t>FRISO</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>GHIRARDELLO</t>
+          <t>GENTILI</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>UOC Reumatologia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>GHISI</t>
+          <t>GHIRARDELLO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Reumatologia</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>GIANESELLO</t>
+          <t>GHISI</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>GIORDANO</t>
+          <t>GIANESELLO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>SELENA</t>
+          <t>MONIA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>GOMIRATO</t>
+          <t>GINEVRINO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>MARNIE</t>
+          <t>SELENA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>GRANZOTTO</t>
+          <t>GOMIRATO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>GIROLAMA</t>
+          <t>MARNIE</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>IADICICCO</t>
+          <t>GRANZOTTO</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>UOSD Progetti e Ricerca Clinica</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>GIROLAMA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>LAZZARO</t>
+          <t>IADICICCO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOSD Progetti e Ricerca Clinica</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>LOREGIAN</t>
+          <t>LAZZARO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>MANGANELLI</t>
+          <t>LOREGIAN</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>MARINI</t>
+          <t>MANGANELLI</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>MASI</t>
+          <t>MARINI</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>MENEGAZZO</t>
+          <t>MASI</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>MENGATO</t>
+          <t>MENEGAZZO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>MILAN</t>
+          <t>MENGATO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>MINICHIELLO</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>UOC Centro Regionale Malattie Rare</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>MONICA MARIA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>MION</t>
+          <t>MINICHIELLO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Centro Regionale Malattie Rare</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>MARIASSUNTA</t>
+          <t>MONICA MARIA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>MISCIO</t>
+          <t>MION</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>MARIASSUNTA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>MISCIOSCIA</t>
+          <t>MISCIO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>UOC Neuropsichiatria Infantile</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>MISENTI</t>
+          <t>MISCIOSCIA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Neuropsichiatria Infantile</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>MOZ</t>
+          <t>MISENTI</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>MUNARI</t>
+          <t>MOZ</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>GIADA</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>MUSSOLIN</t>
+          <t>MUNARI</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>NAVAGLIA</t>
+          <t>MUSSOLIN</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>NICOLLI</t>
+          <t>NAVAGLIA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>UOC Medicina del Lavoro</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>MARIA SOFIA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>NIGRO</t>
+          <t>NICOLLI</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Medicina del Lavoro</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>EVELYN</t>
+          <t>MARIA SOFIA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>NORDI</t>
+          <t>NIGRO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>ERICA</t>
+          <t>EVELYN</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>NUZZOLESE</t>
+          <t>NORDI</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>ERICA</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>PACCAGNELLA</t>
+          <t>NUZZOLESE</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>MONIA</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>PACENTI</t>
+          <t>PACCAGNELLA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MONIA</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>PADOAN</t>
+          <t>PACENTI</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>PAGNIN</t>
+          <t>PADOAN</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>PASQUATO</t>
+          <t>PAGNIN</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>PAVANELLO</t>
+          <t>PASQUATO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>UOC Medicina del Lavoro</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>MARIA GRAZIA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>PELOSO CATTINI</t>
+          <t>PAVANELLO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Medicina del Lavoro</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>MARIA GRAZIA</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>PIGAZZI</t>
+          <t>PELOSO CATTINI</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>KALLIOPI</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>PILICHOU</t>
+          <t>PIGAZZI</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>UOC Patologia Cardiovascolare</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>KALLIOPI</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>POLLONI</t>
+          <t>PILICHOU</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Patologia Cardiovascolare</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>PONTARA</t>
+          <t>POLLONI</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>UOC Cardiologia 1 (Cardiologia)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>PONZANO</t>
+          <t>PONTARA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>UOC Medicina Legale e Tossicologia</t>
+          <t>UOC Cardiologia 1 (Cardiologia)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>PORCU'</t>
+          <t>PONZANO</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>UOC Malattie Metaboliche ed Ereditarie</t>
+          <t>UOC Medicina Legale e Tossicologia</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>ASSUNTA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>POZZUOLI</t>
+          <t>PORCU'</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
+          <t>UOC Malattie Metaboliche ed Ereditarie</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ASSUNTA</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>RANZATO</t>
+          <t>POZZUOLI</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>REGAZZO</t>
+          <t>RANZATO</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>ALESSANDRO MARIA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>RENIER</t>
+          <t>REGAZZO</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>UOC Medicina Legale e Tossicologia</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ALESSANDRO MARIA</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>RICHTER</t>
+          <t>RENIER</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Medicina Legale e Tossicologia</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>RICHTER</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>MARIA SANTA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>ROCCA</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MARIA SANTA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>RUARO</t>
+          <t>ROCCA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>RUGGERO</t>
+          <t>RUARO</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>FABIOLA</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>SALAMON</t>
+          <t>RUGGERO</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>UOC Medicina del Lavoro</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FABIOLA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>SARTORELLO</t>
+          <t>SALAMON</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Medicina del Lavoro</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>ROSSANA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>SCHIAVO</t>
+          <t>SARTORELLO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>SAMI</t>
+          <t>ROSSANA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>SCHIFF</t>
+          <t>SCHIAVO</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SAMI</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>SCIACOVELLI</t>
+          <t>SCHIFF</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>MANUELA SIMONETTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SCIRO</t>
+          <t>SCIACOVELLI</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>MANUELA SIMONETTA</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>SEQUI</t>
+          <t>SCIRO</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>SPINA</t>
+          <t>SEQUI</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>ANNA-LISA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>STEFANI</t>
+          <t>SPINA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>AURORA VITA</t>
+          <t>ANNA-LISA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>STRANO</t>
+          <t>STEFANI</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>XHOAJDA</t>
+          <t>AURORA VITA</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>TACI</t>
+          <t>STRANO</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>XHOAJDA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>TEMPORIN</t>
+          <t>TACI</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>TENCONI</t>
+          <t>TEMPORIN</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>TODINO</t>
+          <t>TENCONI</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>TONINI</t>
+          <t>TODINO</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>TREMOLADA</t>
+          <t>TONINI</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>TREVELLIN</t>
+          <t>TREMOLADA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>TROVATO SALINARO</t>
+          <t>TREVELLIN</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>TURATO</t>
+          <t>TROVATO SALINARO</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>VENTURINI</t>
+          <t>TURATO</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>VINANZI</t>
+          <t>VENTURINI</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>CARLO FEDERICO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>VINANZI</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CARLO FEDERICO</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ZANCHETTI</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ZANETTI</t>
+          <t>ZANCHETTI</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>ZANGLA</t>
+          <t>ZANETTI</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>ZERBINATI</t>
+          <t>ZANGLA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
+          <t>PATRIZIA</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>ZERBINATI</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
           <t>ELISABETTA</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
+      <c r="B142" t="inlineStr">
         <is>
           <t>ZULATO</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C142" t="inlineStr">
         <is>
           <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>