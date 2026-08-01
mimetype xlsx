--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C139"/>
+  <dimension ref="A1:C140"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Servizio</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -1619,51 +1619,55 @@
           <t>MARNIE</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>GRANZOTTO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>GIROLAMA</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>IADICICCO</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>UOSD Progetti e Ricerca Clinica</t>
+        </is>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>ALESSIA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>LAZZARO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>ARIANNA</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
@@ -2236,585 +2240,602 @@
         <is>
           <t>UOC Ortopedia, Traumatologia e Oncologia ortopedica (Clinica Ortopedica Traumatologica)</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>CRISTINA</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>RANZATO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>ALESSANDRO MARIA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>RENIER</t>
+          <t>REGAZZO</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>UOC Medicina Legale e Tossicologia</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ALESSANDRO MARIA</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>RICHTER</t>
+          <t>RENIER</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Medicina Legale e Tossicologia</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>RICHTER</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>MARIA SANTA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>ROCCA</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MARIA SANTA</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>RUARO</t>
+          <t>ROCCA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>RUGGERO</t>
+          <t>RUARO</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>UOC Neurologia (Clinica Neurologica)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>FABIOLA</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>SALAMON</t>
+          <t>RUGGERO</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>UOC Medicina del Lavoro</t>
+          <t>UOC Neurologia (Clinica Neurologica)</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FABIOLA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>SARTORELLO</t>
+          <t>SALAMON</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Medicina del Lavoro</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>ROSSANA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>SCHIAVO</t>
+          <t>SARTORELLO</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>SAMI</t>
+          <t>ROSSANA</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>SCHIFF</t>
+          <t>SCHIAVO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SAMI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>SCIACOVELLI</t>
+          <t>SCHIFF</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Medicina Generale a Indirizzo Epatologico (Clinica Medica 5)</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>MANUELA SIMONETTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>SCIRO</t>
+          <t>SCIACOVELLI</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>UOC Microbiologia e Virologia</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>MANUELA SIMONETTA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SEQUI</t>
+          <t>SCIRO</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>UOC Pediatria (Clinica Pediatrica)</t>
+          <t>UOC Microbiologia e Virologia</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>SPINA</t>
+          <t>SEQUI</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>UOC Psicologia Ospedaliera</t>
+          <t>UOC Pediatria (Clinica Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>ANNA-LISA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>STEFANI</t>
+          <t>SPINA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Psicologia Ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>AURORA VITA</t>
+          <t>ANNA-LISA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>STRANO</t>
+          <t>STEFANI</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>XHOAJDA</t>
+          <t>AURORA VITA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>TACI</t>
+          <t>STRANO</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>XHOAJDA</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>TEMPORIN</t>
+          <t>TACI</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>TENCONI</t>
+          <t>TEMPORIN</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>TODINO</t>
+          <t>TENCONI</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>TONINI</t>
+          <t>TODINO</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>TREMOLADA</t>
+          <t>TONINI</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
+          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>TREVELLIN</t>
+          <t>TREMOLADA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
+          <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>TURATO</t>
+          <t>TREVELLIN</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>VENTURINI</t>
+          <t>TURATO</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>VINANZI</t>
+          <t>VENTURINI</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CARLO FEDERICO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>VINANZI</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CARLO FEDERICO</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>ZANCHETTI</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>ZANETTI</t>
+          <t>ZANCHETTI</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ZANGLA</t>
+          <t>ZANETTI</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ZERBINATI</t>
+          <t>ZANGLA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
+          <t>PATRIZIA</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>ZERBINATI</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
           <t>ELISABETTA</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
+      <c r="B140" t="inlineStr">
         <is>
           <t>ZULATO</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="C140" t="inlineStr">
         <is>
           <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>