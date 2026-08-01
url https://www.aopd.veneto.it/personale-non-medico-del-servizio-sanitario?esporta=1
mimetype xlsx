--- v1 (2026-08-01)
+++ v2 (2026-08-01)
@@ -941,51 +941,51 @@
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>CAMUFFO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ROBERTA</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>CAPPELLARI</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
+          <t>UOC Ematologia</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>VALENTINA</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>CARDI</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ROMILDA</t>
         </is>
@@ -1944,51 +1944,51 @@
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>NICOLLI</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>UOC Medicina del Lavoro</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>MARIA SOFIA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>NIGRO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>EVELYN</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>NORDI</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>ERICA</t>
         </is>