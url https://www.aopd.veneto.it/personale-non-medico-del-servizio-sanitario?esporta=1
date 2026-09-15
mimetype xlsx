--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C140"/>
+  <dimension ref="A1:C141"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Servizio</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -941,51 +941,51 @@
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>CAMUFFO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ROBERTA</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>CAPPELLARI</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>UOC Ematologia</t>
+          <t>UOC Chirurgia dei Trapianti di Rene e Pancreas</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>VALENTINA</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>CARDI</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ROMILDA</t>
         </is>
@@ -2648,194 +2648,211 @@
         <is>
           <t>UOC Oncoematologia Pediatrica (Clinica di Oncoematologia Pediatrica)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>ELISABETTA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>TREVELLIN</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>UOC Medicina Generale a indirizzo Endocrino-Metabolico (Clinica Medica 3)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>TURATO</t>
+          <t>TROVATO SALINARO</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>UOC Pneumologia</t>
+          <t>UOC Medicina Trasfusionale (Immunotrasfusionale)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GRAZIELLA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>VENTURINI</t>
+          <t>TURATO</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Pneumologia</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>VINANZI</t>
+          <t>VENTURINI</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>UOC Andrologia e Medicina della Riproduzione</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CARLO FEDERICO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>VINANZI</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>UOC Medicina di Laboratorio</t>
+          <t>UOC Andrologia e Medicina della Riproduzione</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CARLO FEDERICO</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>ZANCHETTI</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
+          <t>UOC Medicina di Laboratorio</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ZANETTI</t>
+          <t>ZANCHETTI</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>UOC Psichiatria (Psichiatria 3)</t>
+          <t>UOC Genetica ed Epidemiologia Clinica (Genetica Clinica Epidemiologica)</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ZANGLA</t>
+          <t>ZANETTI</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>UOC Farmacia</t>
+          <t>UOC Psichiatria (Psichiatria 3)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>ZERBINATI</t>
+          <t>ZANGLA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+          <t>UOC Farmacia</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
+          <t>PATRIZIA</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>ZERBINATI</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>UOC Medicina Generale a Indirizzo Trombotico-Emorragico e Osservazione Rapida (Clinica Medica 1)</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
           <t>ELISABETTA</t>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
+      <c r="B141" t="inlineStr">
         <is>
           <t>ZULATO</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C141" t="inlineStr">
         <is>
           <t>UOC Anatomia Patologica (Anatomia Patologica 2)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>