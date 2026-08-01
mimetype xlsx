--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -518,165 +518,164 @@
           <t>Padova</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>0498758395</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>s.caterina@irpea.it - serviziospitalita@irpea.it</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>www.residenzeirpea.it</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Fabio Moro</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>stanza singola € 33,50/36,00; stanza doppia € 56,00/60,00;&amp;nbsp;stanza tripla € 77,50/82,00;&amp;nbsp;stanza da 4 posti € 94,00;&amp;nbsp;stanza da 5 posti € 99,00.&amp;nbsp; 
-&amp;nbsp;</t>
+          <t xml:space="preserve">stanza singola € 33,50/36,00; stanza doppia € 56,00/60,00; stanza tripla € 77,50/82,00; stanza da 4 posti € 94,00; stanza da 5 posti € 99,00.  
+ </t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Dalla stazione: (Km. 1.7) con il bus n. 5, 6, 14 o 24 (41 o 43 nei giorni festivi), fermata Ospedale Civile. 
 Dall’autostrada: uscita Padova EST: seguire le indicazioni per centro città e Ospedale 
-&amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;uscita Padova OVEST: prendere direzione Centro città e Ospedale</t>
+                                uscita Padova OVEST: prendere direzione Centro città e Ospedale</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Nella Casa sono a disposizione 38 posti letto suddivisi in camere singole, doppie, triple e multiple con bagno, citofono, TV. Inoltre per le lunghe permanenze sono a disposizione 5 minialloggi (da 1 o 2 posti letto) completi di angolo cottura, bagno e TV. 
-La Casa è dotata di:&amp;nbsp; 
+La Casa è dotata di:  
  servizio di cambio biancheria letto e bagno 
  servizio pulizia quotidiana di stanze e servizi igienici 
  uso cucina (solo su richiesta) 
- uso lavanderia con attrezzatura per asciugatura e stiro&amp;nbsp; 
+ uso lavanderia con attrezzatura per asciugatura e stiro  
  sala soggiorno e sala TV 
  rete Wi-fi gratuita nei locali a piano terra 
  bagni comuni 
  aria condizionata 
  ascensore 
  giardino 
  parcheggio 
  disponibilità di culle e lettini per bambini 
 Nella Casa sono a disposizione 38 posti letto suddivisi in camere singole, doppie, triple e multiple con bagno, citofono, TV. Inoltre per le lunghe permanenze sono a disposizione 5 minialloggi (da 1 o 2 posti letto) completi di angolo cottura, bagno e TV. 
 Ristorazione: sala colazioni con frigo e forno a microonde per piccola refezione; convenzione con mense E.S.U. di Padova per pranzi e cene.</t>
         </is>
       </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Residenza “padre Placido Cortese”</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Via S. Massimo 25 – 35129 PADOVA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>049 8200711</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>residenza.cortese@itsad.it</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://itsad.it/residenza-placido-cortese/</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Stanza Singola 
- dalla 1a alla 7a notte&amp;nbsp; 40€/notte 
+ dalla 1a alla 7a notte  40€/notte 
  dalla 8a alla 15a notte 30€/notte 
  dalla 16a in poi 25€/notte 
 Stanza Singola con Piazza e Mezzo 
- dalla 1a alla 7a notte&amp;nbsp; 50€/notte 
+ dalla 1a alla 7a notte  50€/notte 
  dalla 8a alla 15a notte 35€/notte 
  dalla 16a in poi 30€/notte 
 Stanza Doppia 
- dalla 1a alla 7a notte&amp;nbsp; 70€/notte 
+ dalla 1a alla 7a notte  70€/notte 
  dalla 8a alla 15a notte 50€/notte 
  dalla 16a in poi 40€/notte 
 Aggiunta letto in stanza € 15,00 per notte.</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Dall’Ospedale: a piedi: 200 m.&amp;nbsp; 
+          <t xml:space="preserve">Dall’Ospedale: a piedi: 200 m.  
 Dalla stazione: Nei giorni feriali bus n. 5, 6, 14, 15 o 24 fermata dell’Ospedale Civile; nei giorni festivi bus n. 42 1a fermata di via Belzoni o bus n. 43 fermata dell’Ospedale Civile. 
 Dall’autostrada: uscita Padova EST: seguire le indicazioni per centro città, Via Venezia fino a Piazzale Stanga, poi girare a sinistra per Via Fistomba, Via Orus, Via S. Massimo. Alla rotatoria in fondo a via S. Massimo, girare a destra e proseguire su Via Falloppio, 10 metri prima del semaforo, a destra imboccare piazzetta Ippolito Nievo e proseguire su Via Sant’Eufemia per circa 100m. Il numero 13bis si trova sulla sinistra, subito dopo il parco giochi “Citta dei bambini”. 
-&amp;nbsp; 
 Stanza Singola 
- dalla 1a alla 7a notte&amp;nbsp; 40€/notte 
+ dalla 1a alla 7a notte  40€/notte 
  dalla 8a alla 15a notte 30€/notte 
  dalla 16a in poi 25€/notte 
 Stanza Singola con Piazza e Mezzo 
- dalla 1a alla 7a notte&amp;nbsp; 50€/notte 
+ dalla 1a alla 7a notte  50€/notte 
  dalla 8a alla 15a notte 35€/notte 
  dalla 16a in poi 30€/notte 
 Stanza Doppia 
- dalla 1a alla 7a notte&amp;nbsp; 70€/notte 
+ dalla 1a alla 7a notte  70€/notte 
  dalla 8a alla 15a notte 50€/notte 
  dalla 16a in poi 40€/notte 
-&amp;nbsp;</t>
+ </t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nella Residenza sono a disposizione 15 posti letto suddivisi in 7 camere singole e 4 doppie. Tutte le camere hanno il bagno privato, con doccia, e si trovano al 2° piano, raggiungibile con l’ascensore. Sono fornite di lenzuola, coperte e asciugamani.&amp;nbsp; 
+          <t xml:space="preserve">Nella Residenza sono a disposizione 15 posti letto suddivisi in 7 camere singole e 4 doppie. Tutte le camere hanno il bagno privato, con doccia, e si trovano al 2° piano, raggiungibile con l’ascensore. Sono fornite di lenzuola, coperte e asciugamani.  
 Il cambio della biancheria e la pulizia della camera vengono effettuati ogni 7 giorni 
 La casa è dotata di: 
  cucina, in condivisione, dotata di 2 frigoriferi, piano di cottura a induzione, forno elettrico e forno a microonde, pentole, stoviglie e posate 
  lavanderia (senza lavatrice) con lavabo, stendini, asse e ferro da stiro 
  aria condizionata in tutte le stanze 
- WiFi gratuito&amp;nbsp; 
+ WiFi gratuito  
  ampio giardino con possibilità di parcheggio gratuito, non custodito. 
-Ristorazione: uso della cucina, in condivisione.&amp;nbsp; 
+Ristorazione: uso della cucina, in condivisione.  
 Orari: ad ogni ospite vengono affidate una copia delle chiavi del cancello di via Sant’Eufemia, del portoncino e della camera, pertanto non ci sono limiti di orario di ingresso, dopo la prima accettazione. Il check-in è possibile da lunedì a sabato dalle 8:30 alle 18:30 ed è da concordare con la referente della struttura. 
 Condizioni di pernottamento 
  Documento d’identità valido e codice fiscale 
  certificazione medica ospedaliera 
 </t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>45.404653609765745</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>11.888992026939915</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Casa Lucia Valentini Terrani</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
@@ -697,121 +696,121 @@
       <c r="E4" t="inlineStr">
         <is>
           <t>info@casavalentiniterrani.org</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>www.casavalentiniterrani.org</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Staff Reception</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">Tariffe agevolate: Per pazienti e familiari di persone ricoverate negli ospedali padovani a fronte dell'esibizione di: 
  documento di identità valido 
  autocertificazione di soggiorno per motivi di salute e/o prenotazione della prestazione sanitaria da eseguire 
 </t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Facilmente raggiungibile sia con l’auto che con i mezzi pubblici. 
+          <t xml:space="preserve">Facilmente raggiungibile sia con l’auto che con i mezzi pubblici. 
 Stazione FS: a 600 mt 
 Bus: linee 15 -22 
-Tram: fermata &amp;quot;Arcella&amp;quot; (a circa 100 mt dalla struttura) 
+Tram: fermata "Arcella" (a circa 100 mt dalla struttura) 
 Servizio di bus navetta gratuito per l’ospedale in funzione in orario diurno e serale. 
-&amp;nbsp;</t>
+ </t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>Camere singole e doppie tutte con: 
+          <t xml:space="preserve">Camere singole e doppie tutte con: 
  bagno privato, 
  aria condizionata, 
  rete wi-fi gratuita, 
  tv in camera, lenzuola, 
  asciugamani e courtesy kit in ogni stanza. 
 Inoltre l’ospite può disporre di: 
  ampio parcheggio interno, 
  ascensore, 
  terrazza, 
  stazione dei treni, autobus a 350 m. 
-&amp;nbsp;</t>
+ </t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>45.4207297927683</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>11.886813327252945</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Foresteria LA NAVE-Fondazione Ing. Aldo Gini</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Via Portello n. 15 - 35129</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Padova</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>049 8275047</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>gini@unipd.it</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.unipd.it/fondazionegini</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Per il listino prezzi clicca QUI 
-&amp;nbsp;</t>
+          <t xml:space="preserve">Per il listino prezzi clicca QUI 
+ </t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Dall’Ospedale: con il bus n. 5, 6 e 24 in direzione ferrovia (2 fermate): all’incrocio girare a destra in via Belzoni; proseguire per via Belzoni e sulla sx troverete via Portello. 
 A piedi: prendere la direzione ferrovia; al 2° incrocio girare a destra imboccando via Belzoni; proseguire per via Belzoni e sulla sx troverete via Portello. 
 Dalla stazione: con il bus n. 9 e 42, in direzione ospedale. Scendere alla prima fermata di Via Belzoni; continuare e troverete sulla sx via Portello. 
 In auto: seguire le indicazioni per centro città, Via Venezia fino a P.le Stanga, poi dritto per Via Fistomba, girare a destra per Via Gradenigo; alla prima a sinistra trovate Via Portello; a piedi: non consigliato. 
 Dall’autostrada: uscita Padova EST: Via Venezia fino a P.le Stanga, poi dritto per Via Fistomba, girare a destra per Via Gradenigo; alla prima a sinistra: Via Portello. Uscita Padova OVEST e Padova SUD: seguire le indicazioni per centro città; farsi indicare l’ospedale (Via Giustiniani) e da lì andare in direzione ferrovia.</t>
         </is>
       </c>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
           <t>45.40803772356746</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>11.892164397483054</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
@@ -831,61 +830,61 @@
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>049 8774491</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>info@casasantaritapd.it</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>www.casasantaritapd.it</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Prof. Giorgio Enrico Gerunda</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">
  Monolocale con bagno senza cucina: 
- 1 persona da € 38 a € 43&amp;nbsp;per&amp;nbsp;notte 
- 2 persone da € 50 a € 60 per&amp;nbsp;notte 
+ 1 persona da € 38 a € 43 per notte 
+ 2 persone da € 50 a € 60 per notte 
  Monolocale con bagno e angolo cottura 
  1 persona da Euro 50 a Euro 60 per notte 
  2 persone da Euro 60 a Euro 85 per notte 
  3 persone da Euro 70 a Euro 105 per notte 
  4 persone Euro 100 per notte 
 Letti aggiuntivi: 12 € 
 Bambini dai 0 ai 9 anni compiuti: gratis 
 Metodi di pagamento accettati: Carta di credito, Bancomat, Banco Posta e contanti con saldo settimanale 
-&amp;nbsp;</t>
+ </t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Dall'Autostrada: uscita Padova EST, Via Venezia fino a Piazzale Stanga, poi dritto per Via Fistomba, procedere su via Belzoni, girare la prima a destra su Via Ovest o Sud, seguire indicazioni per centro città o Ospedale. 
 Dalla Stazione: prendere bus n° 6 direzione Terranegra, n° 9 direzione Ippodromo, n° 14 direzione Ponte San Nicolò, n° 24 direzione Albignasego e scendere alla fermata più vicina a Via Belzoni, n° 42 e 43 nei giorni festivi scendere alla fermata di Via Falloppio. 
 Dall’Ospedale:prendere bus n° 6 e 24 direzione stazione, scendere dopo due fermate e percorrere i restanti 300 metri a piedi.</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>La casa si sviluppa su tre piani, con ascensore. E’ dotata di 21 monolocali a due o tre letti con bagno, di cui 19 con angolo cottura attrezzato. Due monolocali sono privi di barriere architettoniche e attrezzati per accogliere persone con importanti problemi di obesità o con disabilità motoria: doccia a pavimento, maniglioni di appoggio, letti meccanizzati e sanitari per pazienti obesi, cucina a misura di disabile. Tutte le unità sono dotate di aria condizionata, TV, telefono, frigorifero, biancheria letto e bagno con cambio settimanale, lavatrice in stanza o al piano. 
 Opzioni a richiesta: culle, fasciatoio, seggiolone, passeggino, sedia a rotelle, deambulatore. 
 La casa è dotata di: 
  Servizio di supporto psicologico gratuito 
  Consulenze mediche gratuite 
  Cucina e sala da pranzo comuni 
  Ampia sala soggiorno con biblioteca, giochi, musica, TV. 
  Rete wi-fi gratuita 
  Postazione PC a disposizione degli ospiti 
  Cassette di sicurezza 
  Giardino con gazebo 
  Piccola palestra attrezzata per riabilitazione e svago 
  Zona lavanderia e stireria 
  Parcheggio 
@@ -998,62 +997,62 @@
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>www.padovanet.it/associazioni/amicidisancamillo/</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Chiara Canazza</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>E' richiesto un rimborso spese mensile di euro 650,00.</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Dall’Ospedale: con il bus n. 6; a piedi e in auto: dall’uscita dell’Ospedale di Via Giustiniani dirigersi verso Via Sografi, girare a sinistra in Via Nazareth, poi a destra in Via Ceoldo, civico n. 9. 
 Dalla stazione: con il bus n. 6 in direzione Terranegra. 
 Dall’autostrada: uscita Padova EST: seguire le indicazioni per centro città, Via Venezia fino a P.le Stanga, poi a sinistra per Via Ariosto, Via Gattamelata, alla rotonda a sinistra Via Scardeone, poi a destra Via Nazareth e subito a sinistra Via ceoldo civico n. 9.</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>Due mini appartamenti: possono ospitare ognuno fino a quattro persone, composti ciascuno da camera a due letti, soggiorno con angolo cottura e divano letto, bagno. 
+          <t xml:space="preserve">Due mini appartamenti: possono ospitare ognuno fino a quattro persone, composti ciascuno da camera a due letti, soggiorno con angolo cottura e divano letto, bagno. 
 La Casa è dotata di: 
  angolo cottura con stoviglie; 
  lavatrice ed asse da stiro; 
  Biancheria da letto, da bagno e da cucina.; 
  Aria condizionate; 
  TV 
  Parcheggio nelle vie adiacenti 
  Ristorazione: uso cucina. 
-Orario di apertura:&amp;nbsp;entrata ed uscita libere; chiavi in consegna agli ospiti. 
+Orario di apertura: entrata ed uscita libere; chiavi in consegna agli ospiti. 
 Condizioni per il pernottamento: essere parenti di ammalati o ammalati in attesa di ricovero, in stato di difficoltà. Certificazione medica ospedaliera e documento di indentità valido, attestante la residenza fuori della Provincia di Padova. 
-&amp;nbsp;</t>
+ </t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>45.399029305130384</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>11.894445578771524</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Casa “Amici di S. Camillo” LOVARINI - Associazione Amici di S. Camillo</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Via Lovarini, 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">