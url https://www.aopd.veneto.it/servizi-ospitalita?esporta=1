--- v1 (2026-08-01)
+++ v2 (2026-11-02)
@@ -1134,74 +1134,61 @@
           <t>Padova</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>049 8025187</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>cilla@cilla.it</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>www.cilla.it</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Dr. Boscolo</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>€ 45 per la camera doppia (2 persone) 
-[...1 lines deleted...]
-Per soggiorni prolungati contattare la Casa di Accoglienza 049 8025187</t>
+          <t>€ 25 per la camera doppia (2 persone) € 30 per la camera singola (1 persona) Per soggiorni prolungati contattare la Casa di Accoglienza 049 8025187</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Dall’Ospedale: con il bus n. 6 (in direzione Terranegra) o n. 13 (scendere alla fermata successiva a quella per il Centro Congressi Papa Luciani); a piedi: dall’uscita su Via Giustiniani girare a destra, alla rotatoria proseguire dritto per Via Sografi; al semaforo girare a sinistra e seguire Via Forcellini fino in fondo, girare a sinistra per Via Grotto dell’Ero e subito a destra in Via Meneghelli. 
-[...2 lines deleted...]
-Dall’autostrada: uscita Padova EST seguire le indicazioni per centro città, Via Venezia fino a P.le Stanga, poi a sinistra per Via Ariosto, Via Gattamelata; alla rotonda girare di 90° a sinistra per Via Sografi e al semaforo a sinistra; seguire Via Forcellini fino al Centro Forcellini, girare a sinistra per Via Grotto dell’Ero e subito a destra in Via Meneghelli.</t>
+          <t>Dall’Ospedale: con il bus n. 6 (in direzione Terranegra) o n. 13 (scendere alla fermata successiva a quella per il Centro Congressi Papa Luciani); a piedi: dall’uscita su Via Giustiniani girare a destra, alla rotatoria proseguire dritto per Via Sografi; al semaforo girare a sinistra e seguire Via Forcellini fino in fondo, girare a sinistra per Via Grotto dell’Ero e subito a destra in Via Meneghelli. In auto: (circa 5 minuti) dall’uscita su Via Giustiniani girare a destra, alla rotatoria proseguire dritto per Via Sografi; al semaforo girare a sinistra e seguire Via Forcellini fino in fondo, girare a sinistra per Via Grotto dell’Ero e subito a destra in Via Meneghelli. Dalla stazione: con il bus n. 6 in direzione Terranegra; in auto: Via della Pace, Via Tommaseo, Via Valeri, dopo 100 m. al semaforo girare a destra e imboccare Via Morgagni, proseguire per Via Falloppio, Via Giustiniani, Via Sografi, Via Forcellini fino al Centro Forcellini, girare a sinistra per Via Grotto dell’Ero e subito a destra in Via Meneghelli; a piedi: circa 2 Km. Dall’autostrada: uscita Padova EST seguire le indicazioni per centro città, Via Venezia fino a P.le Stanga, poi a sinistra per Via Ariosto, Via Gattamelata; alla rotonda girare di 90° a sinistra per Via Sografi e al semaforo a sinistra; seguire Via Forcellini fino al Centro Forcellini, girare a sinistra per Via Grotto dell’Ero e subito a destra in Via Meneghelli.</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Le stanze sono distribuite in una palazzina di tre piani (con ascensore) e sono stanze a due letti con bagno privato. Due camere doppie sono attrezzate per accogliere ospiti disabili: doccia a pavimento, maniglioni di appoggio prese ed interruttori ad altezza accessibile. Lo stabile è privo di barriere architettoniche e pensato in modo che anche gli ospiti con problemi di motricità vi si possano muovere agevolmente: è presente un ascensore e un servoscala. 
-[...7 lines deleted...]
-Condizioni per il pernottamento: essere parenti di ammalati o ammalati in attesa di ricovero presso l’Azienda Ospedaliera di Padova, portare con sé sempre il documento d’identità, il codice fiscale e certificato di ricovero (solo in visione)</t>
+          <t>Le stanze sono distribuite in una palazzina di tre piani (con ascensore) e sono stanze a due letti con bagno privato. Due camere doppie sono attrezzate per accogliere ospiti disabili: doccia a pavimento, maniglioni di appoggio prese ed interruttori ad altezza accessibile. Lo stabile è privo di barriere architettoniche e pensato in modo che anche gli ospiti con problemi di motricità vi si possano muovere agevolmente: è presente un ascensore e un servoscala. La Casa è dotata di: uso cucina (tutti i giorni 7.30-21.00); uso lavanderia (lavatrici, asciugatrice, assi e ferro da stiro); Sala soggiorno comune, due sale TV disponibilità di parcheggio gratuito, non custodito. Ristorazione: possibilità di ristoranti/pizzerie nei dintorni della casa Orario di apertura: ogni ospite dispone di una copia delle chiavi della stanza e dei portoni di ingresso, pertanto non ci sono limiti di orario di ingresso, dopo la prima accettazione. Condizioni per il pernottamento: essere parenti di ammalati o ammalati in attesa di ricovero presso l’Azienda Ospedaliera di Padova, portare con sé sempre il documento d’identità, il codice fiscale e certificato di ricovero (solo in visione)</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>45.39292652687781</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>11.907057107538936</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 